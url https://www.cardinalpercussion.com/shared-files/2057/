--- v0 (2026-05-17)
+++ v1 (2026-11-06)
@@ -1,3006 +1,4707 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0F56F5BC-A64F-4FEB-A0E4-AB335FD61BC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{63B96F31-0852-43EA-890C-DD2D442C0385}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{14E6E763-F0E6-43D0-A22C-6203A19A5BCE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{353E4C10-2696-42F5-A63A-C4FEE7DE85B1}"/>
   </bookViews>
   <sheets>
-    <sheet name="Remo Home Screen 01202026" sheetId="1" r:id="rId1"/>
+    <sheet name="REMO PRODUCTS 07272026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1889" uniqueCount="949">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2521" uniqueCount="1510">
   <si>
     <t>Mfg</t>
   </si>
   <si>
-    <t>Model</t>
+    <t>Model#</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>UPC</t>
+  </si>
+  <si>
     <t>Remo</t>
   </si>
   <si>
+    <t>AX-0108-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Ambassador X Coated Batter</t>
+  </si>
+  <si>
+    <t>Drumheads</t>
+  </si>
+  <si>
+    <t>757242500712</t>
+  </si>
+  <si>
+    <t>AX-0110-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Coated Ambassador X</t>
+  </si>
+  <si>
+    <t>757242500729</t>
+  </si>
+  <si>
+    <t>AX-0112-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Coated Ambassador X</t>
+  </si>
+  <si>
+    <t>757242500736</t>
+  </si>
+  <si>
+    <t>AX-0113-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Coated Ambassador X</t>
+  </si>
+  <si>
+    <t>757242500743</t>
+  </si>
+  <si>
+    <t>AX-0114-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Coated Ambassador X</t>
+  </si>
+  <si>
+    <t>757242500750</t>
+  </si>
+  <si>
+    <t>AX-0114-14</t>
+  </si>
+  <si>
+    <t>Remo 14" Coated Batter AMBASSADOR® X14</t>
+  </si>
+  <si>
+    <t>757242524688</t>
+  </si>
+  <si>
+    <t>AX-0116-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Coated Ambassador X</t>
+  </si>
+  <si>
+    <t>757242500774</t>
+  </si>
+  <si>
+    <t>AX-0118-00</t>
+  </si>
+  <si>
+    <t>Remo 18" AMSASSADOR X Coated Batter</t>
+  </si>
+  <si>
+    <t>757242500781</t>
+  </si>
+  <si>
+    <t>BA-0106-00</t>
+  </si>
+  <si>
+    <t>Remo 6" Coated Ambassador</t>
+  </si>
+  <si>
+    <t>757242144480</t>
+  </si>
+  <si>
+    <t>BA-0108-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Coated Ambassador</t>
+  </si>
+  <si>
+    <t>757242144503</t>
+  </si>
+  <si>
     <t>BA-0109-00</t>
   </si>
   <si>
     <t>Remo 9" Ambassador Coated</t>
   </si>
   <si>
-    <t>Drumheads</t>
+    <t>757242144510</t>
+  </si>
+  <si>
+    <t>BA-0110-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Coated Ambassador</t>
+  </si>
+  <si>
+    <t>757242144534</t>
+  </si>
+  <si>
+    <t>BA-0110-JP</t>
+  </si>
+  <si>
+    <t>Remo 10" Ammbassador SMOOTH WHITE coated Batter</t>
+  </si>
+  <si>
+    <t>757242144527</t>
+  </si>
+  <si>
+    <t>BA-0112-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Coated Ambassador</t>
+  </si>
+  <si>
+    <t>757242144589</t>
+  </si>
+  <si>
+    <t>BA-0112-JP</t>
+  </si>
+  <si>
+    <t>Remo 12" Ambassador SMOOTH WHITE Coated Batter</t>
+  </si>
+  <si>
+    <t>757242144565</t>
+  </si>
+  <si>
+    <t>BA-0113-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Coated Ambassador</t>
+  </si>
+  <si>
+    <t>757242144629</t>
+  </si>
+  <si>
+    <t>BA-0113-JP</t>
+  </si>
+  <si>
+    <t>Remo 13" Ambassador SMOOTH WHITE Coated Batter</t>
+  </si>
+  <si>
+    <t>757242144602</t>
+  </si>
+  <si>
+    <t>BA-0114-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Coated Ambassador</t>
+  </si>
+  <si>
+    <t>757242144633</t>
+  </si>
+  <si>
+    <t>BA-0114-JP</t>
+  </si>
+  <si>
+    <t>Remo 14" Ambassador SMOOTH WHITE Coated Batter</t>
+  </si>
+  <si>
+    <t>757242144626</t>
+  </si>
+  <si>
+    <t>BA-0115-00</t>
+  </si>
+  <si>
+    <t>Remo 15" Coated Ambassador</t>
+  </si>
+  <si>
+    <t>757242144657</t>
+  </si>
+  <si>
+    <t>BA-0115-JP</t>
+  </si>
+  <si>
+    <t>Remo 15" Ambassador SMOOTH WHITE Coated Batter</t>
+  </si>
+  <si>
+    <t>757242144640</t>
+  </si>
+  <si>
+    <t>BA-0116-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Coated Ambassador</t>
+  </si>
+  <si>
+    <t>757242144671</t>
+  </si>
+  <si>
+    <t>BA-0116-JP</t>
+  </si>
+  <si>
+    <t>Remo 16" Ambassador SMOOTH WHITE Coated Batter</t>
+  </si>
+  <si>
+    <t>757242144664</t>
   </si>
   <si>
     <t>BA-0116-PR</t>
   </si>
   <si>
     <t>Remo 16" Metric Coated Ambassador</t>
   </si>
   <si>
+    <t>757242192337</t>
+  </si>
+  <si>
     <t>BA-0117-00</t>
   </si>
   <si>
     <t>Remo 17" Coated Ambassador</t>
   </si>
   <si>
+    <t>757242144688</t>
+  </si>
+  <si>
+    <t>BA-0118-00</t>
+  </si>
+  <si>
+    <t>Remo 18" Coated Ambassador</t>
+  </si>
+  <si>
+    <t>757242144701</t>
+  </si>
+  <si>
+    <t>BA-0118-JP</t>
+  </si>
+  <si>
+    <t>Remo Batter, AMBASSADOR®, Coated, SMOOTH WHITE™, 18" Diameter</t>
+  </si>
+  <si>
+    <t>757242144695</t>
+  </si>
+  <si>
+    <t>BA-0206-00</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Batter, AMBASSADOR®, SMOOTH WHITE™, 6" Diameter</t>
+  </si>
+  <si>
+    <t>757242144749</t>
+  </si>
+  <si>
+    <t>BA-0210-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Batter, AMBASSADOR®, SMOOTH WHITE™</t>
+  </si>
+  <si>
+    <t>757242144787</t>
+  </si>
+  <si>
+    <t>BA-0212-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Batter, AMBASSADOR®, SMOOTH WHITE™</t>
+  </si>
+  <si>
+    <t>757242144824</t>
+  </si>
+  <si>
+    <t>BA-0213-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Batter, AMBASSADOR®, SMOOTH WHITE™</t>
+  </si>
+  <si>
+    <t>757242144848</t>
+  </si>
+  <si>
+    <t>BA-0214-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Batter, AMBASSADOR®, SMOOTH WHITE™</t>
+  </si>
+  <si>
+    <t>757242144862</t>
+  </si>
+  <si>
+    <t>BA-0215-00</t>
+  </si>
+  <si>
+    <t>Remo 15" Batter, AMBASSADOR®, SMOOTH WHITE™</t>
+  </si>
+  <si>
+    <t>757242144886</t>
+  </si>
+  <si>
     <t>BA-0216-00</t>
   </si>
   <si>
     <t>Remo 16" Batter, AMBASSADOR®, SMOOTH WHITE™</t>
   </si>
   <si>
+    <t>757242144916</t>
+  </si>
+  <si>
+    <t>BA-0218-00</t>
+  </si>
+  <si>
+    <t>Remo 18" Batter, AMBASSADOR®, SMOOTH WHITE™</t>
+  </si>
+  <si>
+    <t>757242144930</t>
+  </si>
+  <si>
+    <t>BA-0306-00</t>
+  </si>
+  <si>
+    <t>Remo 6" Clear AMBASSADOR</t>
+  </si>
+  <si>
+    <t>757242144961</t>
+  </si>
+  <si>
+    <t>BA-0308-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Clear Ambassador</t>
+  </si>
+  <si>
+    <t>757242144985</t>
+  </si>
+  <si>
     <t>BA-0309-00</t>
   </si>
   <si>
     <t>Remo 9" Ambassador Clear</t>
   </si>
   <si>
+    <t>757242144992</t>
+  </si>
+  <si>
+    <t>BA-0310-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Clear Ambassador</t>
+  </si>
+  <si>
+    <t>757242145012</t>
+  </si>
+  <si>
     <t>BA-0310-CT-PU</t>
   </si>
   <si>
     <t>Remo 10" AMBASSADOR COLORTONE Batter Purple</t>
   </si>
   <si>
+    <t>757242658710</t>
+  </si>
+  <si>
+    <t>BA-0310-CU</t>
+  </si>
+  <si>
+    <t>Remo 10"Dia Clear Cuica Head</t>
+  </si>
+  <si>
+    <t>757242132111</t>
+  </si>
+  <si>
+    <t>BA-0312-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Clear Ambassador</t>
+  </si>
+  <si>
+    <t>757242145067</t>
+  </si>
+  <si>
     <t>BA-0312-CT-PU</t>
   </si>
   <si>
     <t>Remo12" AMBASSADORvCOLORTONE Batter Purple</t>
   </si>
   <si>
+    <t>757242658796</t>
+  </si>
+  <si>
+    <t>BA-0313-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Clear Ambassador</t>
+  </si>
+  <si>
+    <t>757242145081</t>
+  </si>
+  <si>
+    <t>BA-0314-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Clear Ambassador</t>
+  </si>
+  <si>
+    <t>757242145104</t>
+  </si>
+  <si>
     <t>BA-0314-CT-PU</t>
   </si>
   <si>
     <t>Remo 14" AMBASSADORvCOLORTONE Batter Purple</t>
   </si>
   <si>
+    <t>757242658956</t>
+  </si>
+  <si>
+    <t>BA-0315-00</t>
+  </si>
+  <si>
+    <t>Remo 15" Clear Ambassador</t>
+  </si>
+  <si>
+    <t>757242145128</t>
+  </si>
+  <si>
+    <t>BA-0316-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Clear Ambassador</t>
+  </si>
+  <si>
+    <t>757242145159</t>
+  </si>
+  <si>
     <t>BA-0316-CT-PU</t>
   </si>
   <si>
     <t>Remo 16" AMBASSADORvCOLORTONE Batter Purple</t>
   </si>
   <si>
+    <t>757242659113</t>
+  </si>
+  <si>
+    <t>BA-0318-00</t>
+  </si>
+  <si>
+    <t>Remo 18" Clear Ambassador</t>
+  </si>
+  <si>
+    <t>757242145180</t>
+  </si>
+  <si>
+    <t>BA-0808-ES</t>
+  </si>
+  <si>
+    <t>Remo Batter, AMBASSADOR®, BLACK SUEDE™, 8" Diameter</t>
+  </si>
+  <si>
+    <t>757242481691</t>
+  </si>
+  <si>
+    <t>BA-0810-ES</t>
+  </si>
+  <si>
+    <t>Remo Batter, AMBASSADOR®, BLACK SUEDE™, 10" Diameter</t>
+  </si>
+  <si>
+    <t>757242481707</t>
+  </si>
+  <si>
+    <t>BA-0812-ES</t>
+  </si>
+  <si>
+    <t>Remo Batter, AMBASSADOR®, BLACK SUEDE™, 12" Diameter</t>
+  </si>
+  <si>
+    <t>757242481714</t>
+  </si>
+  <si>
+    <t>BA-0813-ES</t>
+  </si>
+  <si>
+    <t>Remo Batter, AMBASSADOR®, BLACK SUEDE™, 13" Diameter</t>
+  </si>
+  <si>
+    <t>757242481721</t>
+  </si>
+  <si>
+    <t>BA-0814-ES</t>
+  </si>
+  <si>
+    <t>Remo 14" Ambassador Black Suede Drumhead</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>BA-0816-ES</t>
+  </si>
+  <si>
+    <t>Remo 16" Ambassador Black Suede Batter</t>
+  </si>
+  <si>
+    <t>757242481745</t>
+  </si>
+  <si>
+    <t>BA-0818-ES</t>
+  </si>
+  <si>
+    <t>Remo Batter, AMBASSADOR®, BLACK SUEDE™, 18" Diameter</t>
+  </si>
+  <si>
+    <t>757242483565</t>
+  </si>
+  <si>
+    <t>BB-1118-00</t>
+  </si>
+  <si>
+    <t>Remo Bass, EMPEROR®, Coated, 18" Diameter</t>
+  </si>
+  <si>
+    <t>757242192542</t>
+  </si>
+  <si>
+    <t>BB-1118-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 18" EMPEROR CDT Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242653999</t>
+  </si>
+  <si>
+    <t>BB-1120-00</t>
+  </si>
+  <si>
+    <t>Remo 20" Coated Emperor Bass head</t>
+  </si>
+  <si>
+    <t>757242192566</t>
+  </si>
+  <si>
+    <t>BB-1120-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 20" EMPEROR CDT Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654002</t>
+  </si>
+  <si>
+    <t>BB-1122-00</t>
+  </si>
+  <si>
+    <t>Remo 22" Coated Emperor Bass head</t>
+  </si>
+  <si>
+    <t>757242192580</t>
+  </si>
+  <si>
+    <t>BB-1122-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 22" EMPEROR CDT Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654019</t>
+  </si>
+  <si>
+    <t>BB-1124-00</t>
+  </si>
+  <si>
+    <t>Remo Bass, EMPEROR®, Coated, 24" Diameter</t>
+  </si>
+  <si>
+    <t>757242192603</t>
+  </si>
+  <si>
+    <t>BB-1124-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 24" EMPEROR CDT Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654026</t>
+  </si>
+  <si>
     <t>BB-1130-00</t>
   </si>
   <si>
     <t>Remo **Special Order**, Bass, EMPEROR®, Coated, 30" Diameter</t>
   </si>
   <si>
+    <t>757242192641</t>
+  </si>
+  <si>
+    <t>BB-1318-00</t>
+  </si>
+  <si>
+    <t>Remo Bass, EMPEROR®, Clear, 18" Diameter</t>
+  </si>
+  <si>
+    <t>757242193242</t>
+  </si>
+  <si>
+    <t>BB-1318-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 18" Bass Drum Clr Emp Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654040</t>
+  </si>
+  <si>
+    <t>BB-1320-00</t>
+  </si>
+  <si>
+    <t>Remo Bass, EMPEROR®, Clear, 20" Diameter</t>
+  </si>
+  <si>
+    <t>757242193266</t>
+  </si>
+  <si>
+    <t>BB-1320-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 20" Bass Drum Clr Emp Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654057</t>
+  </si>
+  <si>
+    <t>BB-1322-00</t>
+  </si>
+  <si>
+    <t>Remo 22" Clear Emperor Bass head</t>
+  </si>
+  <si>
+    <t>757242193273</t>
+  </si>
+  <si>
+    <t>BB-1322-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 22" Bass Drum Clr Emp Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654064</t>
+  </si>
+  <si>
+    <t>BB-1324-00</t>
+  </si>
+  <si>
+    <t>Remo Bass, EMPEROR®, Clear, 24" Diameter</t>
+  </si>
+  <si>
+    <t>757242193280</t>
+  </si>
+  <si>
     <t>BB-1324-00-SMT</t>
   </si>
   <si>
     <t>Remo 24" EMPEROR Clear Sub Muffl Tech</t>
   </si>
   <si>
+    <t>757242654071</t>
+  </si>
+  <si>
     <t>BD-0108-00</t>
   </si>
   <si>
     <t>Remo 8" Diplomat coated</t>
   </si>
   <si>
+    <t>757242144015</t>
+  </si>
+  <si>
+    <t>BD-0110-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Diplomat Coated</t>
+  </si>
+  <si>
+    <t>757242144039</t>
+  </si>
+  <si>
+    <t>BD-0112-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Diplomat Coated</t>
+  </si>
+  <si>
+    <t>757242144053</t>
+  </si>
+  <si>
+    <t>BD-0113-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Diplomat Coated</t>
+  </si>
+  <si>
+    <t>757242144060</t>
+  </si>
+  <si>
+    <t>BD-0114-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Coated DIPLOMAT</t>
+  </si>
+  <si>
+    <t>757242144077</t>
+  </si>
+  <si>
+    <t>BD-0115-00</t>
+  </si>
+  <si>
+    <t>Remo 15" Diplomat Batter Coated Head</t>
+  </si>
+  <si>
+    <t>757242144084</t>
+  </si>
+  <si>
+    <t>BD-0116-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Diplomat Coated</t>
+  </si>
+  <si>
+    <t>757242144091</t>
+  </si>
+  <si>
     <t>BD-0118-00</t>
   </si>
   <si>
     <t>Remo 18" Diplomat Coated</t>
   </si>
   <si>
+    <t>757242144114</t>
+  </si>
+  <si>
+    <t>BD-0308-00</t>
+  </si>
+  <si>
+    <t>Remo 8" DIPLOMATS Batter Clear</t>
+  </si>
+  <si>
+    <t>757242144268</t>
+  </si>
+  <si>
+    <t>BD-0310-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Clear Diplomat</t>
+  </si>
+  <si>
+    <t>757242144282</t>
+  </si>
+  <si>
+    <t>BD-0312-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Clear Diplomat</t>
+  </si>
+  <si>
+    <t>757242144305</t>
+  </si>
+  <si>
+    <t>BD-0313-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Clear Diplomat</t>
+  </si>
+  <si>
+    <t>757242144312</t>
+  </si>
+  <si>
+    <t>BD-0314-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Clear Diplomat</t>
+  </si>
+  <si>
+    <t>757242144329</t>
+  </si>
+  <si>
+    <t>BD-0315-00</t>
+  </si>
+  <si>
+    <t>Remo 15" Clear Diplomat</t>
+  </si>
+  <si>
+    <t>757242144336</t>
+  </si>
+  <si>
+    <t>BD-0316-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Clear Diplomat</t>
+  </si>
+  <si>
+    <t>757242144343</t>
+  </si>
+  <si>
+    <t>BD-0318-00</t>
+  </si>
+  <si>
+    <t>Remo 18" Diplomat Clear</t>
+  </si>
+  <si>
+    <t>757242144367</t>
+  </si>
+  <si>
+    <t>BE-0006-ES</t>
+  </si>
+  <si>
+    <t>Remo 6" (Special Order) EMPEROR EBONY</t>
+  </si>
+  <si>
+    <t>757242548547</t>
+  </si>
+  <si>
+    <t>BE-0008-ES</t>
+  </si>
+  <si>
+    <t>Remo 8"EMPEROR EBONY Batter</t>
+  </si>
+  <si>
+    <t>757242548554</t>
+  </si>
+  <si>
+    <t>BE-0010-ES</t>
+  </si>
+  <si>
+    <t>Remo Batter, EMPEROR®, EBONY®, 10" Diameter</t>
+  </si>
+  <si>
+    <t>757242548561</t>
+  </si>
+  <si>
+    <t>BE-0012-ES</t>
+  </si>
+  <si>
+    <t>Remo 12" EMPEROR EBONY Batter</t>
+  </si>
+  <si>
+    <t>757242548578</t>
+  </si>
+  <si>
+    <t>BE-0013-ES</t>
+  </si>
+  <si>
+    <t>Remo Batter, EMPEROR®, EBONY®, 13" Diameter</t>
+  </si>
+  <si>
+    <t>757242548585</t>
+  </si>
+  <si>
+    <t>BE-0014-ES</t>
+  </si>
+  <si>
+    <t>Remo 14" EMPEROR EBONY Batter</t>
+  </si>
+  <si>
+    <t>757242548592</t>
+  </si>
+  <si>
+    <t>BE-0016-ES</t>
+  </si>
+  <si>
+    <t>Remo 16" EMPEROR EBONY Batter</t>
+  </si>
+  <si>
+    <t>757242548615</t>
+  </si>
+  <si>
+    <t>BE-0018-ES</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Batter, EMPEROR®, EBONY®, 18" Diameter</t>
+  </si>
+  <si>
+    <t>757242548622</t>
+  </si>
+  <si>
+    <t>BE-0106-00</t>
+  </si>
+  <si>
+    <t>Remo 6" Coated Emperor</t>
+  </si>
+  <si>
+    <t>757242147825</t>
+  </si>
+  <si>
+    <t>BE-0108-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Coated Emperor</t>
+  </si>
+  <si>
+    <t>757242147849</t>
+  </si>
+  <si>
+    <t>BE-0110-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Coated Emperor</t>
+  </si>
+  <si>
+    <t>757242147863</t>
+  </si>
+  <si>
+    <t>BE-0112-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Coated Emperor</t>
+  </si>
+  <si>
+    <t>757242147894</t>
+  </si>
+  <si>
+    <t>BE-0113-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Coated Emperor</t>
+  </si>
+  <si>
+    <t>757242147917</t>
+  </si>
+  <si>
+    <t>BE-0114-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Coated Emperor</t>
+  </si>
+  <si>
+    <t>757242147931</t>
+  </si>
+  <si>
+    <t>BE-0115-00</t>
+  </si>
+  <si>
+    <t>Remo 15" Coated Emperor</t>
+  </si>
+  <si>
+    <t>757242147962</t>
+  </si>
+  <si>
+    <t>BE-0116-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Coated Emperor</t>
+  </si>
+  <si>
+    <t>757242147986</t>
+  </si>
+  <si>
+    <t>BE-0118-00</t>
+  </si>
+  <si>
+    <t>Remo 18" Coated Emperor</t>
+  </si>
+  <si>
+    <t>757242148013</t>
+  </si>
+  <si>
+    <t>BE-0208-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Smooth White Emperor</t>
+  </si>
+  <si>
+    <t>757242148051</t>
+  </si>
+  <si>
+    <t>BE-0210-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Smooth White Emperor</t>
+  </si>
+  <si>
+    <t>757242148068</t>
+  </si>
+  <si>
+    <t>BE-0212-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Smooth White Emperor</t>
+  </si>
+  <si>
+    <t>757242148082</t>
+  </si>
+  <si>
+    <t>BE-0213-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Smooth White Emperor</t>
+  </si>
+  <si>
+    <t>757242148099</t>
+  </si>
+  <si>
+    <t>BE-0214-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Smooth White Emperor</t>
+  </si>
+  <si>
+    <t>757242148105</t>
+  </si>
+  <si>
+    <t>BE-0216-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Smooth White Emperor</t>
+  </si>
+  <si>
+    <t>757242148129</t>
+  </si>
+  <si>
+    <t>BE-0218-00</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Batter, EMPEROR®, SMOOTH WHITE™, 18" Diameter</t>
+  </si>
+  <si>
+    <t>757242148143</t>
+  </si>
+  <si>
+    <t>BE-0306-00</t>
+  </si>
+  <si>
+    <t>Remo 6" Batter, EMPEROR®, Clear,</t>
+  </si>
+  <si>
+    <t>757242148167</t>
+  </si>
+  <si>
     <t>BE-0306-MP</t>
   </si>
   <si>
     <t>Remo 6" Emperor Crimplock Clear</t>
   </si>
   <si>
+    <t>757242332481</t>
+  </si>
+  <si>
+    <t>BE-0308-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Clear Emperor</t>
+  </si>
+  <si>
+    <t>757242148174</t>
+  </si>
+  <si>
+    <t>BE-0310-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Clear Emperor</t>
+  </si>
+  <si>
+    <t>757242148198</t>
+  </si>
+  <si>
+    <t>BE-0310-CT-GN</t>
+  </si>
+  <si>
+    <t>Remo Batter, EMPEROR®, COLORTONE™, 10" Diameter, Green</t>
+  </si>
+  <si>
+    <t>757242627006</t>
+  </si>
+  <si>
     <t>BE-0310-CT-PU</t>
   </si>
   <si>
     <t>Remo 10" EMPEROR COLORTONE Batter Purple</t>
   </si>
   <si>
+    <t>757242637432</t>
+  </si>
+  <si>
     <t>BE-0310-MP</t>
   </si>
   <si>
     <t>Remo 10" Emperor Crimplock Clear</t>
   </si>
   <si>
+    <t>757242332504</t>
+  </si>
+  <si>
+    <t>BE-0312-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Clear Emperor</t>
+  </si>
+  <si>
+    <t>757242148211</t>
+  </si>
+  <si>
+    <t>BE-0312-CT-GN</t>
+  </si>
+  <si>
+    <t>Remo Batter, EMPEROR®, COLORTONE™, 12" Diameter, Green</t>
+  </si>
+  <si>
+    <t>757242627068</t>
+  </si>
+  <si>
     <t>BE-0312-CT-PU</t>
   </si>
   <si>
     <t>Remo 12" EMPEROR COLORTONE Batter Purple</t>
   </si>
   <si>
     <t>BE-0312-MP</t>
   </si>
   <si>
     <t>Remo 12" Emperor Crimplock Clear</t>
   </si>
   <si>
+    <t>757242332511</t>
+  </si>
+  <si>
+    <t>BE-0313-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Clear Emperor</t>
+  </si>
+  <si>
+    <t>757242148228</t>
+  </si>
+  <si>
     <t>BE-0313-MP</t>
   </si>
   <si>
     <t>Remo 13" Emperor Crimplock Clear</t>
   </si>
   <si>
+    <t>757242332528</t>
+  </si>
+  <si>
+    <t>BE-0314-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Clear Emperor</t>
+  </si>
+  <si>
+    <t>757242148235</t>
+  </si>
+  <si>
     <t>BE-0314-CT-PU</t>
   </si>
   <si>
     <t>Remo 14" EMPEROR COLORTONE Batter Purple</t>
   </si>
   <si>
+    <t>757242637463</t>
+  </si>
+  <si>
     <t>BE-0314-MP</t>
   </si>
   <si>
     <t>Remo 14" Emperor Crimplock Clear</t>
   </si>
   <si>
+    <t>757242332535</t>
+  </si>
+  <si>
+    <t>BE-0315-00</t>
+  </si>
+  <si>
+    <t>Remo 15' Clear Emperor</t>
+  </si>
+  <si>
+    <t>757242148242</t>
+  </si>
+  <si>
+    <t>BE-0316-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Clear Emperor</t>
+  </si>
+  <si>
+    <t>757242148259</t>
+  </si>
+  <si>
+    <t>BE-0316-CT-GN</t>
+  </si>
+  <si>
+    <t>Remo Batter, EMPEROR®, COLORTONE™, 16" Diameter, Green</t>
+  </si>
+  <si>
+    <t>757242627303</t>
+  </si>
+  <si>
     <t>BE-0316-CT-PU</t>
   </si>
   <si>
     <t>Remo 16" EMPEROR COLORTONE Batter Purple</t>
   </si>
   <si>
+    <t>757242637487</t>
+  </si>
+  <si>
+    <t>BE-0318-00</t>
+  </si>
+  <si>
+    <t>Remo 18' Clear Emperor</t>
+  </si>
+  <si>
+    <t>757242148273</t>
+  </si>
+  <si>
+    <t>BE-0808-ES</t>
+  </si>
+  <si>
+    <t>Remo Batter, EMPEROR®, BLACK SUEDE™, 8" Diameter</t>
+  </si>
+  <si>
+    <t>757242481752</t>
+  </si>
+  <si>
+    <t>BE-0810-ES</t>
+  </si>
+  <si>
+    <t>Remo 10" Black Suede Emperor</t>
+  </si>
+  <si>
+    <t>757242481769</t>
+  </si>
+  <si>
+    <t>BE-0812-ES</t>
+  </si>
+  <si>
+    <t>Remo 12" Black Suede Emperor</t>
+  </si>
+  <si>
+    <t>757242481776</t>
+  </si>
+  <si>
+    <t>BE-0813-ES</t>
+  </si>
+  <si>
+    <t>Remo 13" Black Suede Emperor</t>
+  </si>
+  <si>
+    <t>757242481783</t>
+  </si>
+  <si>
+    <t>BE-0814-ES</t>
+  </si>
+  <si>
+    <t>Remo 14" Black Suede Emperor</t>
+  </si>
+  <si>
+    <t>757242481790</t>
+  </si>
+  <si>
     <t>BE-0816-ES</t>
   </si>
   <si>
     <t>Remo 16" Black Suede Emperor</t>
   </si>
   <si>
+    <t>757242481806</t>
+  </si>
+  <si>
+    <t>BE-0818-ES</t>
+  </si>
+  <si>
+    <t>Remo Batter, EMPEROR®, BLACK SUEDE™, 18" Diameter</t>
+  </si>
+  <si>
+    <t>757242483589</t>
+  </si>
+  <si>
     <t>BJ-1102-M5</t>
   </si>
   <si>
     <t>Remo Banjo Head FIBERSKYN 11-2/16</t>
   </si>
   <si>
+    <t>757242195611</t>
+  </si>
+  <si>
+    <t>BR-1116-00</t>
+  </si>
+  <si>
+    <t>Remo Bass, AMBASSADOR®, Coated, 16" Diameter</t>
+  </si>
+  <si>
+    <t>757242146828</t>
+  </si>
+  <si>
+    <t>BR-1118-00</t>
+  </si>
+  <si>
+    <t>Remo 18" Coated AMBASSADOR Bass Head</t>
+  </si>
+  <si>
+    <t>757242146859</t>
+  </si>
+  <si>
+    <t>BR-1118-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 18" AMBASSADOR CTD Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654095</t>
+  </si>
+  <si>
+    <t>BR-1120-00</t>
+  </si>
+  <si>
+    <t>Remo 20” Coated Ambassador Bass Head</t>
+  </si>
+  <si>
+    <t>757242146897</t>
+  </si>
+  <si>
+    <t>BR-1120-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 20" AMBASSADOR CTD Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654101</t>
+  </si>
+  <si>
     <t>BR-1120-CH</t>
   </si>
   <si>
     <t>Remo 20" Ambassador coated Bass Drumhead</t>
   </si>
   <si>
+    <t>757242147481</t>
+  </si>
+  <si>
+    <t>BR-1122-00</t>
+  </si>
+  <si>
+    <t>Remo 22" Coated Ambassador Bass head</t>
+  </si>
+  <si>
+    <t>757242146927</t>
+  </si>
+  <si>
+    <t>BR-1122-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 22" AMBASSADOR CTD Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654118</t>
+  </si>
+  <si>
+    <t>BR-1124-00</t>
+  </si>
+  <si>
+    <t>Remo 24” Coated Ambassador Bass Head</t>
+  </si>
+  <si>
+    <t>757242146941</t>
+  </si>
+  <si>
+    <t>BR-1124-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 24" AMBASSADOR CTD Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654125</t>
+  </si>
+  <si>
+    <t>BR-1218-00</t>
+  </si>
+  <si>
+    <t>Remo Bass, AMBASSADOR®, SMOOTH WHITE™, 18" Diameter</t>
+  </si>
+  <si>
+    <t>757242147023</t>
+  </si>
+  <si>
+    <t>BR-1220-00</t>
+  </si>
+  <si>
+    <t>Remo 20” Smooth White Ambassador Bass Head</t>
+  </si>
+  <si>
+    <t>757242147108</t>
+  </si>
+  <si>
+    <t>BR-1222-00</t>
+  </si>
+  <si>
+    <t>Remo 22” Smooth White Ambassador Bass Head</t>
+  </si>
+  <si>
+    <t>757242147160</t>
+  </si>
+  <si>
+    <t>BR-1224-00</t>
+  </si>
+  <si>
+    <t>Remo 24" Smooth White Ambassador Bass head</t>
+  </si>
+  <si>
+    <t>757242147245</t>
+  </si>
+  <si>
     <t>BR-1236-00</t>
   </si>
   <si>
     <t>Remo **Special Order**, Bass, AMBASSADOR®, SMOOTH WHITE™, 36" Diameter</t>
   </si>
   <si>
+    <t>757242196984</t>
+  </si>
+  <si>
+    <t>BR-1318-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 18" AMBASSADOR Clear Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654149</t>
+  </si>
+  <si>
+    <t>BR-1320-00</t>
+  </si>
+  <si>
+    <t>Remo 20" Clear AMBASSADOR Bass Head</t>
+  </si>
+  <si>
+    <t>757242147351</t>
+  </si>
+  <si>
+    <t>BR-1320-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 20" AMBASSADOR Clear Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654156</t>
+  </si>
+  <si>
+    <t>BR-1322-00</t>
+  </si>
+  <si>
+    <t>Remo 22" Clear Ambassador Bass head</t>
+  </si>
+  <si>
+    <t>757242147405</t>
+  </si>
+  <si>
+    <t>BR-1322-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 22" AMBASSADOR Clear Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654163</t>
+  </si>
+  <si>
     <t>BR-1324-00</t>
   </si>
   <si>
     <t>Remo Bass, 24" AMBASSADOR®, Clear,</t>
   </si>
   <si>
+    <t>757242147443</t>
+  </si>
+  <si>
+    <t>BR-1324-00-SMT</t>
+  </si>
+  <si>
+    <t>Remo 24" AMBASSADOR Clear Sub Muffl Tech</t>
+  </si>
+  <si>
+    <t>757242654170</t>
+  </si>
+  <si>
+    <t>BX-0110-10</t>
+  </si>
+  <si>
+    <t>Remo 10" EMPEROR C coated BLACK DOT Bottom Batter</t>
+  </si>
+  <si>
+    <t>757242435878</t>
+  </si>
+  <si>
+    <t>BX-0112-10</t>
+  </si>
+  <si>
+    <t>Remo 12" Emperor X Coated Batter</t>
+  </si>
+  <si>
+    <t>757242435663</t>
+  </si>
+  <si>
+    <t>BX-0113-10</t>
+  </si>
+  <si>
+    <t>Remo 13" Emporer X Coated</t>
+  </si>
+  <si>
+    <t>757242424308</t>
+  </si>
+  <si>
+    <t>BX-0114-10</t>
+  </si>
+  <si>
+    <t>Remo 14" Emperor X Coated</t>
+  </si>
+  <si>
+    <t>757242424315</t>
+  </si>
+  <si>
+    <t>BX-0814-10</t>
+  </si>
+  <si>
+    <t>Remo 14" Black X</t>
+  </si>
+  <si>
+    <t>757242481820</t>
+  </si>
+  <si>
+    <t>CL-0112-BA</t>
+  </si>
+  <si>
+    <t>Remo 12" Ambassador Classic Coated Batter</t>
+  </si>
+  <si>
+    <t>757242610121</t>
+  </si>
+  <si>
+    <t>CL-0113-BA</t>
+  </si>
+  <si>
+    <t>Remo 13" Ambassador Classic Coated Batter</t>
+  </si>
+  <si>
+    <t>757242610138</t>
+  </si>
+  <si>
+    <t>CL-0114-BA</t>
+  </si>
+  <si>
+    <t>Remo 14" Coated Batter AMBASSADOR®, Classic</t>
+  </si>
+  <si>
+    <t>757242610145</t>
+  </si>
+  <si>
+    <t>CL-0114-SA</t>
+  </si>
+  <si>
+    <t>Remo 14" Ambassador Classic Hazy Snare</t>
+  </si>
+  <si>
+    <t>757242610268</t>
+  </si>
+  <si>
+    <t>CL-0116-BA</t>
+  </si>
+  <si>
+    <t>Remo 16" Ambassador Classic Coated Batter</t>
+  </si>
+  <si>
+    <t>757242610152</t>
+  </si>
+  <si>
     <t>CL-1118-BR</t>
   </si>
   <si>
     <t>Remo Bass, Classic, AMBASSADOR®, Coated, 18" Diameter</t>
   </si>
   <si>
+    <t>757242631669</t>
+  </si>
+  <si>
     <t>CR-0008-00</t>
   </si>
   <si>
     <t>Remo 8" Chrome Starfire</t>
   </si>
   <si>
+    <t>757242437544</t>
+  </si>
+  <si>
     <t>CR-0010-00</t>
   </si>
   <si>
     <t>Remo 10" Chrome Starfire</t>
   </si>
   <si>
+    <t>757242437551</t>
+  </si>
+  <si>
     <t>CR-0012-00</t>
   </si>
   <si>
     <t>Remo 12" Chrome Starfire</t>
   </si>
   <si>
+    <t>757242437568</t>
+  </si>
+  <si>
     <t>CR-0013-00</t>
   </si>
   <si>
     <t>Remo 13" Chrome Starfire</t>
   </si>
   <si>
+    <t>757242437575</t>
+  </si>
+  <si>
     <t>CR-0014-00</t>
   </si>
   <si>
     <t>Remo 14" Chrome Starfire</t>
   </si>
   <si>
+    <t>757242437582</t>
+  </si>
+  <si>
     <t>CR-0015-00</t>
   </si>
   <si>
     <t>Remo 15" Chrome Starfire</t>
   </si>
   <si>
+    <t>757242437599</t>
+  </si>
+  <si>
     <t>CR-0016-00</t>
   </si>
   <si>
     <t>Remo 16" Chrome Starfire</t>
   </si>
   <si>
+    <t>757242437505</t>
+  </si>
+  <si>
     <t>CR-0018-00</t>
   </si>
   <si>
     <t>Remo 18" Chrome Starfire</t>
   </si>
   <si>
+    <t>757242437612</t>
+  </si>
+  <si>
+    <t>CR-1020-00</t>
+  </si>
+  <si>
+    <t>Remo Bass, Chrome Starfire, 20" Dia</t>
+  </si>
+  <si>
+    <t>757242437636</t>
+  </si>
+  <si>
+    <t>CR-1022-00</t>
+  </si>
+  <si>
+    <t>Remo 22" Bass Starfire Chrome</t>
+  </si>
+  <si>
+    <t>757242437643</t>
+  </si>
+  <si>
+    <t>CR-1024-00</t>
+  </si>
+  <si>
+    <t>Remo 24" Chrome Starfire Bass Head</t>
+  </si>
+  <si>
+    <t>757242437650</t>
+  </si>
+  <si>
     <t>CR-1028-00</t>
   </si>
   <si>
     <t>Remo 28" Chrome Starfire Bass</t>
   </si>
   <si>
+    <t>757242437674</t>
+  </si>
+  <si>
+    <t>CS-0108-10</t>
+  </si>
+  <si>
+    <t>Remo Batter, CONTROLLED SOUND®, Coated, 8" Diameter, BLACK DOT™ On Bottom</t>
+  </si>
+  <si>
+    <t>757242145210</t>
+  </si>
+  <si>
+    <t>CS-0110-10</t>
+  </si>
+  <si>
+    <t>Remo Batter, CONTROLLED SOUND®, Coated, 10" Diameter, BLACK DOT™ On Bottom</t>
+  </si>
+  <si>
+    <t>757242145234</t>
+  </si>
+  <si>
+    <t>CS-0112-10</t>
+  </si>
+  <si>
+    <t>Remo 12" Controlled Sound black bottom dot</t>
+  </si>
+  <si>
+    <t>757242145258</t>
+  </si>
+  <si>
+    <t>CS-0113-10</t>
+  </si>
+  <si>
+    <t>Remo 13" Coated Batter CONTROLLED SOUND®, BLACK DOT™ On Bottom</t>
+  </si>
+  <si>
+    <t>757242145289</t>
+  </si>
+  <si>
+    <t>CS-0114-00</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Batter, CONTROLLED SOUND®, Coated, 14" Diameter, White Dot On Bottom</t>
+  </si>
+  <si>
+    <t>757242145319</t>
+  </si>
+  <si>
+    <t>CS-0114-10</t>
+  </si>
+  <si>
+    <t>Remo 14" Coated Reverse Black Dot</t>
+  </si>
+  <si>
+    <t>757242145326</t>
+  </si>
+  <si>
+    <t>CS-0115-10</t>
+  </si>
+  <si>
+    <t>Remo Batter, CONTROLLED SOUND®, Coated, 15" Diameter, BLACK DOT™ On Bottom</t>
+  </si>
+  <si>
+    <t>757242145357</t>
+  </si>
+  <si>
+    <t>CS-0116-10</t>
+  </si>
+  <si>
+    <t>Remo Batter, CONTROLLED SOUND®, Coated, 16" Diameter, BLACK DOT™ On Bottom</t>
+  </si>
+  <si>
+    <t>757242145364</t>
+  </si>
+  <si>
+    <t>CS-0118-10</t>
+  </si>
+  <si>
+    <t>REMO 18" COATED BLACK DOT</t>
+  </si>
+  <si>
+    <t>757242145388</t>
+  </si>
+  <si>
+    <t>CS-0306-10</t>
+  </si>
+  <si>
+    <t>Remo 6" Clear Controlled Sound Black Dot on Top</t>
+  </si>
+  <si>
+    <t>757242145791</t>
+  </si>
+  <si>
     <t>CS-0308-00</t>
   </si>
   <si>
     <t>Remo 8" Clear Controlled Sound White Dot on Top (special order)</t>
   </si>
   <si>
+    <t>757242145838</t>
+  </si>
+  <si>
+    <t>CS-0308-10</t>
+  </si>
+  <si>
+    <t>Remo 8" Clear Controlled Sound (Black dot on top)</t>
+  </si>
+  <si>
+    <t>757242145852</t>
+  </si>
+  <si>
+    <t>CS-0310-10</t>
+  </si>
+  <si>
+    <t>Remo 10" Clear Black Dot</t>
+  </si>
+  <si>
+    <t>757242145913</t>
+  </si>
+  <si>
+    <t>CS-0312-10</t>
+  </si>
+  <si>
+    <t>Remo 12" Clear Black Dot</t>
+  </si>
+  <si>
+    <t>757242146002</t>
+  </si>
+  <si>
+    <t>CS-0313-10</t>
+  </si>
+  <si>
+    <t>Remo 13" Clear Black Dot</t>
+  </si>
+  <si>
+    <t>757242146040</t>
+  </si>
+  <si>
+    <t>CS-0314-10</t>
+  </si>
+  <si>
+    <t>Remo 14" Clear Black Dot</t>
+  </si>
+  <si>
+    <t>757242146095</t>
+  </si>
+  <si>
+    <t>CS-0315-10</t>
+  </si>
+  <si>
+    <t>Remo 15" Clear Black Dot</t>
+  </si>
+  <si>
+    <t>757242146132</t>
+  </si>
+  <si>
+    <t>CS-0316-10</t>
+  </si>
+  <si>
+    <t>Remo 16" Clear Black Dot</t>
+  </si>
+  <si>
+    <t>757242146187</t>
+  </si>
+  <si>
+    <t>CS-0318-10</t>
+  </si>
+  <si>
+    <t>Remo 18' Clear Black Dot</t>
+  </si>
+  <si>
+    <t>757242146262</t>
+  </si>
+  <si>
+    <t>CS-1320-10</t>
+  </si>
+  <si>
+    <t>Remo 20” Clear Controlled Sound Black Dot Top- Bass Head</t>
+  </si>
+  <si>
+    <t>757242207406</t>
+  </si>
+  <si>
+    <t>CS-1322-10</t>
+  </si>
+  <si>
+    <t>Remo 22” Clear Controlled Sound Black Dot Top- Bass Head</t>
+  </si>
+  <si>
+    <t>757242207451</t>
+  </si>
+  <si>
+    <t>CS-1324-10</t>
+  </si>
+  <si>
+    <t>Remo 24” Clear Controlled Sound Black Dot Top- Bass Head</t>
+  </si>
+  <si>
+    <t>757242207512</t>
+  </si>
+  <si>
+    <t>CS-1326-10</t>
+  </si>
+  <si>
+    <t>Remo 26” Clear Controlled Sound Black Dot Top- Bass Head</t>
+  </si>
+  <si>
+    <t>757242207550</t>
+  </si>
+  <si>
+    <t>CS-1328-10</t>
+  </si>
+  <si>
+    <t>Remo 28” Clear Controlled Sound Black Dot Top- Bass Head</t>
+  </si>
+  <si>
+    <t>757242207581</t>
+  </si>
+  <si>
     <t>CS-1330-10</t>
   </si>
   <si>
     <t>Remo 30." CONTROLLED SOUND Clear BLACK DOT Top Bass</t>
   </si>
   <si>
+    <t>757242207659</t>
+  </si>
+  <si>
+    <t>CX-0113-10</t>
+  </si>
+  <si>
+    <t>Remo 13" Controlled Sound X Black Dot On Bottom</t>
+  </si>
+  <si>
+    <t>757242510773</t>
+  </si>
+  <si>
+    <t>CX-0114-10</t>
+  </si>
+  <si>
+    <t>Remo 14" Coated Controlled Sound X</t>
+  </si>
+  <si>
+    <t>757242510797</t>
+  </si>
+  <si>
+    <t>DA-3390-SD-001</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Doumbek Drumhead, S Series, SKYNDEEP®, 9" Diameter, 3/8" Collar, Thin Hoop, 'Fish Skin' Graphic</t>
+  </si>
+  <si>
+    <t>Drums</t>
+  </si>
+  <si>
+    <t>757242477274</t>
+  </si>
+  <si>
+    <t>DA-4390-SD-001</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Doumbek Drumhead, Dx Series, SKYNDEEP®, 9" Diameter, 3/8" Collar, Crimped Hoop, 'Fish Skin' Graphic</t>
+  </si>
+  <si>
+    <t>757242477335</t>
+  </si>
+  <si>
+    <t>DI-6110-00</t>
+  </si>
+  <si>
+    <t>Remo Lightweight Djembe Floor Stand, Black Matte, Fits All Size Djembes</t>
+  </si>
+  <si>
+    <t>Perc Accessory</t>
+  </si>
+  <si>
+    <t>757242413548</t>
+  </si>
+  <si>
+    <t>DJ-0014-BE</t>
+  </si>
+  <si>
+    <t>Remo Dejembe MONDO Key Tunned 14" x 25" SKYNDEEP FIBERSKYN Black</t>
+  </si>
+  <si>
+    <t>757242463253</t>
+  </si>
+  <si>
+    <t>DK-2510-63</t>
+  </si>
+  <si>
+    <t>Remo 10" Festival Doumbek Pre Tuned Black Suede</t>
+  </si>
+  <si>
+    <t>757242628126</t>
+  </si>
+  <si>
+    <t>DM-0005-71</t>
+  </si>
+  <si>
+    <t>Remo DynamO, 5-1/2" I.D., 1 Pc Pack, Black</t>
+  </si>
+  <si>
+    <t>757242166574</t>
+  </si>
+  <si>
+    <t>E1-0308-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Buffalo Drum</t>
+  </si>
+  <si>
+    <t>757242100356</t>
+  </si>
+  <si>
+    <t>E1-0310-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Buffalo Drum</t>
+  </si>
+  <si>
+    <t>757242100370</t>
+  </si>
+  <si>
+    <t>E1-0312-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Buffalo Drum</t>
+  </si>
+  <si>
+    <t>757242100394</t>
+  </si>
+  <si>
+    <t>E1-0314-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Buffalo Drum</t>
+  </si>
+  <si>
+    <t>757242100400</t>
+  </si>
+  <si>
+    <t>E1-0316-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Buffalo Drum</t>
+  </si>
+  <si>
+    <t>757242100424</t>
+  </si>
+  <si>
+    <t>E1-0322-00</t>
+  </si>
+  <si>
+    <t>Remo 22" Buffalo Drum</t>
+  </si>
+  <si>
+    <t>757242100448</t>
+  </si>
+  <si>
+    <t>ES-0006-00</t>
+  </si>
+  <si>
+    <t>Remo 6" AMBASSADOR EBONY Batter</t>
+  </si>
+  <si>
+    <t>757242151556</t>
+  </si>
+  <si>
+    <t>ES-0008-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Ambassador Ebony</t>
+  </si>
+  <si>
+    <t>ES-0010-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Ebony Ambassador</t>
+  </si>
+  <si>
+    <t>757242151570</t>
+  </si>
+  <si>
+    <t>ES-0012-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Ebony Ambassador</t>
+  </si>
+  <si>
+    <t>757242151594</t>
+  </si>
+  <si>
+    <t>ES-0013-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Ebony Ambassador</t>
+  </si>
+  <si>
+    <t>757242151600</t>
+  </si>
+  <si>
+    <t>ES-0014-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Ebony Ambassador</t>
+  </si>
+  <si>
+    <t>757242151617</t>
+  </si>
+  <si>
+    <t>ES-0015-00</t>
+  </si>
+  <si>
+    <t>Remo 15" AMBASSADOR EBONY Batter</t>
+  </si>
+  <si>
+    <t>757242151624</t>
+  </si>
+  <si>
+    <t>ES-0016-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Ebony Ambassador</t>
+  </si>
+  <si>
+    <t>757242151631</t>
+  </si>
+  <si>
+    <t>ES-0016-10-SMT</t>
+  </si>
+  <si>
+    <t>Remo Amb Ebony 16" SMT with Dot</t>
+  </si>
+  <si>
+    <t>757242664339</t>
+  </si>
+  <si>
+    <t>ES-0018-00</t>
+  </si>
+  <si>
+    <t>Remo 18" AMBASSADOR EBONY Batter</t>
+  </si>
+  <si>
+    <t>757242151655</t>
+  </si>
+  <si>
     <t>ES-0608-PS</t>
   </si>
   <si>
     <t>Remo Batter, PINSTRIPE®, EBONY®, 8" Diameter</t>
   </si>
   <si>
+    <t>757242151808</t>
+  </si>
+  <si>
     <t>ES-0610-PS</t>
   </si>
   <si>
     <t>Remo 10” Pinstripe Ebony</t>
   </si>
   <si>
+    <t>757242151815</t>
+  </si>
+  <si>
+    <t>ES-0612-PS</t>
+  </si>
+  <si>
+    <t>Remo 12” Pinstripe Ebony</t>
+  </si>
+  <si>
+    <t>757242151839</t>
+  </si>
+  <si>
     <t>ES-0613-PS</t>
   </si>
   <si>
     <t>Remo 13” Pinstripe Ebony</t>
   </si>
   <si>
+    <t>757242151846</t>
+  </si>
+  <si>
+    <t>ES-0614-PS</t>
+  </si>
+  <si>
+    <t>Remo Pinstripe Ebony Batter</t>
+  </si>
+  <si>
+    <t>757242151853</t>
+  </si>
+  <si>
+    <t>ES-0615-PS</t>
+  </si>
+  <si>
+    <t>Remo 15" Ebony Pinstripe</t>
+  </si>
+  <si>
+    <t>757242151860</t>
+  </si>
+  <si>
     <t>ES-0616-PS</t>
   </si>
   <si>
     <t>Remo 16” Pinstripe Ebony</t>
   </si>
   <si>
+    <t>757242151877</t>
+  </si>
+  <si>
+    <t>ES-0618-PS</t>
+  </si>
+  <si>
+    <t>Remo 18" Ebony Pinstripe</t>
+  </si>
+  <si>
+    <t>757242151891</t>
+  </si>
+  <si>
+    <t>ES-0806-MP</t>
+  </si>
+  <si>
+    <t>Remo 6" CRIMPLOCK Emperor Black Suede</t>
+  </si>
+  <si>
+    <t>757242449721</t>
+  </si>
+  <si>
     <t>ES-0808-MP</t>
   </si>
   <si>
     <t>Remo 8" CRIMPLOCK Emperor Black Suede Batter</t>
   </si>
   <si>
+    <t>757242449738</t>
+  </si>
+  <si>
     <t>ES-0810-MP</t>
   </si>
   <si>
     <t>Remo 10" CRIMPLOCK Emperor Black Suede Batter</t>
   </si>
   <si>
+    <t>757242449745</t>
+  </si>
+  <si>
     <t>ES-0812-MP</t>
   </si>
   <si>
     <t>Remo 12" CRIMPLOCK Emperor Black Suede Batter</t>
   </si>
   <si>
+    <t>757242449752</t>
+  </si>
+  <si>
     <t>ES-0813-MP</t>
   </si>
   <si>
     <t>Remo 13" CRIMPLOCK Emperor Black Suede Batter</t>
   </si>
   <si>
+    <t>757242449769</t>
+  </si>
+  <si>
+    <t>ES-1020-00</t>
+  </si>
+  <si>
+    <t>Remo, Ambassador, Ebony 20"</t>
+  </si>
+  <si>
+    <t>757242210079</t>
+  </si>
+  <si>
+    <t>ES-1022-00</t>
+  </si>
+  <si>
+    <t>Remo 22" Ebony Bass Drum Head</t>
+  </si>
+  <si>
+    <t>757242210178</t>
+  </si>
+  <si>
     <t>ES-1024-00</t>
   </si>
   <si>
     <t>Remo 24" Bass, AMBASSADOR®, EBONY</t>
   </si>
   <si>
+    <t>757242210253</t>
+  </si>
+  <si>
     <t>FA-0508-00</t>
   </si>
   <si>
     <t>Remo 8" Batter, AMBASSADOR®, FIBERSKYN®</t>
   </si>
   <si>
+    <t>757242148945</t>
+  </si>
+  <si>
+    <t>FA-0510-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Batter, AMBASSADOR®, FIBERSKYN®</t>
+  </si>
+  <si>
+    <t>757242148952</t>
+  </si>
+  <si>
     <t>FA-0512-00</t>
   </si>
   <si>
     <t>Remo 12" Fiberskyn Ambassador</t>
   </si>
   <si>
+    <t>757242148976</t>
+  </si>
+  <si>
+    <t>FA-0514-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Fiberskyn Ambassador</t>
+  </si>
+  <si>
+    <t>757242149003</t>
+  </si>
+  <si>
+    <t>FA-0516-00</t>
+  </si>
+  <si>
+    <t>Remo Batter, AMBASSADOR®, FIBERSKYN®, 16" Diameter</t>
+  </si>
+  <si>
+    <t>757242149027</t>
+  </si>
+  <si>
+    <t>FA-1518-00</t>
+  </si>
+  <si>
+    <t>Remo 18" Ambassador Fiberskyn Bass Drum Head.</t>
+  </si>
+  <si>
+    <t>757242210727</t>
+  </si>
+  <si>
+    <t>FA-1520-00</t>
+  </si>
+  <si>
+    <t>Remo 20" Fiberskyn Ambassador</t>
+  </si>
+  <si>
+    <t>757242210741</t>
+  </si>
+  <si>
+    <t>FA-1522-00</t>
+  </si>
+  <si>
+    <t>Remo 22" Fiberskyn Ambassador</t>
+  </si>
+  <si>
+    <t>757242210758</t>
+  </si>
+  <si>
+    <t>FA-1524-00</t>
+  </si>
+  <si>
+    <t>Remo, Ambassador, Fiberskyn 24"</t>
+  </si>
+  <si>
+    <t>757242210765</t>
+  </si>
+  <si>
     <t>FA-1526-00</t>
   </si>
   <si>
     <t>Remo 26" FIBERSKYN</t>
   </si>
   <si>
+    <t>757242210772</t>
+  </si>
+  <si>
     <t>FA-1530-00</t>
   </si>
   <si>
     <t>Remo 30" AMBASSADOR FIBERSKYN Bass</t>
   </si>
   <si>
+    <t>757242210826</t>
+  </si>
+  <si>
+    <t>FA-1534-00</t>
+  </si>
+  <si>
+    <t>Remo Amb Fiberskyn 34"</t>
+  </si>
+  <si>
+    <t>757242210864</t>
+  </si>
+  <si>
     <t>FA-1536-00</t>
   </si>
   <si>
     <t>Remo **Special Order**, Bass, AMBASSADOR®, FIBERSKYN®, 36" Diameter</t>
   </si>
   <si>
+    <t>757242210895</t>
+  </si>
+  <si>
     <t>FA-1540-00</t>
   </si>
   <si>
     <t>Remo 40" Ambassador FIBERSKYN Bass</t>
   </si>
   <si>
+    <t>757242211090</t>
+  </si>
+  <si>
+    <t>FD-0513-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Diplomat Fiberskyn Head</t>
+  </si>
+  <si>
+    <t>757242149140</t>
+  </si>
+  <si>
+    <t>FD-1536-00</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Bass, DIPLOMAT®, FIBERSKYN®, 36" Diameter</t>
+  </si>
+  <si>
+    <t>757242211083</t>
+  </si>
+  <si>
+    <t>HD-8508-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Frame Drum</t>
+  </si>
+  <si>
+    <t>757242100776</t>
+  </si>
+  <si>
+    <t>HD-8510-00</t>
+  </si>
+  <si>
+    <t>Remo 10" FRAME DRUM</t>
+  </si>
+  <si>
+    <t>757242100783</t>
+  </si>
+  <si>
+    <t>HD-8512-00</t>
+  </si>
+  <si>
+    <t>Remo 12" FRAME DRUM</t>
+  </si>
+  <si>
+    <t>757242100790</t>
+  </si>
+  <si>
+    <t>HK-9045-00</t>
+  </si>
+  <si>
+    <t>Remo Quick Hi-Hat Lock</t>
+  </si>
+  <si>
+    <t>757242157992</t>
+  </si>
+  <si>
+    <t>KD-1506-01</t>
+  </si>
+  <si>
+    <t>Remo Asia 6" Kids Percussion Konga Fabric Rain Forest</t>
+  </si>
+  <si>
+    <t>757242100479</t>
+  </si>
+  <si>
+    <t>KD-5080-01</t>
+  </si>
+  <si>
+    <t>Remo Asia 10" Kids Percussion Floor Tom Fabric Rain Forest</t>
+  </si>
+  <si>
+    <t>757242132371</t>
+  </si>
+  <si>
+    <t>KD-5400-01</t>
+  </si>
+  <si>
+    <t>Remo Asia 5"/6" Kids Percussion Bongo Fabric Rain Forest</t>
+  </si>
+  <si>
+    <t>757242112304</t>
+  </si>
+  <si>
+    <t>KL-0214-SA</t>
+  </si>
+  <si>
+    <t>Remo 14" Falams II Marching Snare Side</t>
+  </si>
+  <si>
+    <t>757242151921</t>
+  </si>
+  <si>
+    <t>KS-0002-PH</t>
+  </si>
+  <si>
+    <t>Remo 2.5" Falam Patch , 2 Piece Pack</t>
+  </si>
+  <si>
+    <t>757242387795</t>
+  </si>
+  <si>
+    <t>KS-0004-PH</t>
+  </si>
+  <si>
+    <t>Remo4" Falam Patch , 2 Piece Pack</t>
+  </si>
+  <si>
+    <t>757242110126</t>
+  </si>
+  <si>
+    <t>KS-0006-PH</t>
+  </si>
+  <si>
+    <t>Remo 4" Falam Patch Double Pedal</t>
+  </si>
+  <si>
+    <t>757242110133</t>
+  </si>
+  <si>
+    <t>KS-0012-PH</t>
+  </si>
+  <si>
+    <t>Remo Falam Patch 1 Piece Double 2.5"</t>
+  </si>
+  <si>
+    <t>757242387801</t>
+  </si>
+  <si>
+    <t>KS-0214-00</t>
+  </si>
+  <si>
+    <t>Falams II Smooth White</t>
+  </si>
+  <si>
+    <t>KS-0613-00</t>
+  </si>
+  <si>
+    <t>Remo Batter, Crimped, BLACK MAX®, 13" Diameter FIBERSKYN®, 36" Diameter</t>
+  </si>
+  <si>
+    <t>757242153031</t>
+  </si>
+  <si>
+    <t>KS-0614-00</t>
+  </si>
+  <si>
+    <t>Remo 14' Black Max</t>
+  </si>
+  <si>
+    <t>757242153048</t>
+  </si>
+  <si>
+    <t>KS-2613-00</t>
+  </si>
+  <si>
+    <t>Remo Batter, Crimped, FALAMS® II, SMOOTH WHITE™, 13" Diameter</t>
+  </si>
+  <si>
+    <t>757242131091</t>
+  </si>
+  <si>
+    <t>KS-2614-00</t>
+  </si>
+  <si>
+    <t>BATTER, CRIMPED, WHITE MAX, 14" DIAMETER</t>
+  </si>
+  <si>
+    <t>757242374153</t>
+  </si>
+  <si>
+    <t>KS-9404-00</t>
+  </si>
+  <si>
+    <t>Remo FALAM® Patch, 4" Diameter, Neutral</t>
+  </si>
+  <si>
+    <t>757242151532</t>
+  </si>
+  <si>
+    <t>M4-0975-F5-D2</t>
+  </si>
+  <si>
+    <t>Remo Conga Drumhead , Symmetry, 9.75</t>
+  </si>
+  <si>
+    <t>757242491133</t>
+  </si>
+  <si>
+    <t>M4-1075-F5-D1</t>
+  </si>
+  <si>
+    <t>Remo Conga Drumhead , Symmetry, 10.75</t>
+  </si>
+  <si>
+    <t>757242507704</t>
+  </si>
+  <si>
+    <t>M5-0114-00</t>
+  </si>
+  <si>
+    <t>Remo Batter, WEATHERKING®, 5-Mil Thin, Coated, 14" Diameter</t>
+  </si>
+  <si>
+    <t>757242144428</t>
+  </si>
+  <si>
     <t>M5-1000-S5-SD003</t>
   </si>
   <si>
     <t>Remo **Special Order**, Drumhead, SKYNDEEP®, M5 Type, S5 Film, 10" Diameter, 'Calfskin' Graphic</t>
   </si>
   <si>
+    <t>757242468630</t>
+  </si>
+  <si>
     <t>M6-R715-S4-SD03</t>
   </si>
   <si>
     <t>Remo Bongo Head R Series</t>
   </si>
   <si>
+    <t>757242480335</t>
+  </si>
+  <si>
     <t>M6-R850-S5-SD03</t>
   </si>
   <si>
+    <t>757242478653</t>
+  </si>
+  <si>
+    <t>MF-1016-00</t>
+  </si>
+  <si>
+    <t>Remo Muffl Control, Ring, 16" Diameter, Individual</t>
+  </si>
+  <si>
+    <t>757242109830</t>
+  </si>
+  <si>
+    <t>MF-1122-00</t>
+  </si>
+  <si>
+    <t>Remo 22" Muff'l Control Bass Ring</t>
+  </si>
+  <si>
+    <t>757242109878</t>
+  </si>
+  <si>
+    <t>P3-0108-BP</t>
+  </si>
+  <si>
+    <t>Remo Batter, POWERSTROKE® 3, Coated, 8" Diameter</t>
+  </si>
+  <si>
+    <t>757242170649</t>
+  </si>
+  <si>
+    <t>P3-0110-BP</t>
+  </si>
+  <si>
+    <t>Remo 10" Coated Powerstroke 3</t>
+  </si>
+  <si>
+    <t>757242170618</t>
+  </si>
+  <si>
+    <t>P3-0112-BP</t>
+  </si>
+  <si>
+    <t>Remo 12" Coated Powerstroke 3</t>
+  </si>
+  <si>
+    <t>757242171165</t>
+  </si>
+  <si>
+    <t>P3-0113-BP</t>
+  </si>
+  <si>
+    <t>Remo 13" Coated Powerstroke 3 w/o Dot</t>
+  </si>
+  <si>
+    <t>757242150924</t>
+  </si>
+  <si>
+    <t>P3-0113-C2</t>
+  </si>
+  <si>
+    <t>Remo 13" POWERSTROKE 3 Coated Batter Clear Dot Top Side</t>
+  </si>
+  <si>
+    <t>757242150931</t>
+  </si>
+  <si>
+    <t>P3-0114-BP</t>
+  </si>
+  <si>
+    <t>Remo 14" Powerstroke 3 Coated</t>
+  </si>
+  <si>
+    <t>757242150955</t>
+  </si>
+  <si>
+    <t>P3-0114-C2</t>
+  </si>
+  <si>
+    <t>Remo 14" Powerstroke 3 Coated / Dot</t>
+  </si>
+  <si>
+    <t>757242150962</t>
+  </si>
+  <si>
+    <t>P3-0116-BP</t>
+  </si>
+  <si>
+    <t>757242170625</t>
+  </si>
+  <si>
+    <t>P3-0118-BP</t>
+  </si>
+  <si>
+    <t>Remo Powerstroke 3 Coated no dot Tom Head</t>
+  </si>
+  <si>
+    <t>757242170632</t>
+  </si>
+  <si>
+    <t>P3-0308-BP</t>
+  </si>
+  <si>
+    <t>Remo Batter, POWERSTROKE® 3, Clear, 8" Diameter</t>
+  </si>
+  <si>
+    <t>757242167533</t>
+  </si>
+  <si>
     <t>P3-0310-BP</t>
   </si>
   <si>
     <t>Remo 10" POWERSTROKE 3 Drum Head - Clear</t>
   </si>
   <si>
+    <t>757242167540</t>
+  </si>
+  <si>
+    <t>P3-0312-BP</t>
+  </si>
+  <si>
+    <t>Remo 12" Powerstroke P3 Clear Drum Heads</t>
+  </si>
+  <si>
+    <t>757242167694</t>
+  </si>
+  <si>
+    <t>P3-0313-BP</t>
+  </si>
+  <si>
+    <t>Remo 13" Powerstoke 3 Clear Drum Head</t>
+  </si>
+  <si>
+    <t>757242151013</t>
+  </si>
+  <si>
+    <t>P3-0314-BP</t>
+  </si>
+  <si>
+    <t>Remo 14" Powerstoke 3 Clear Drum Head</t>
+  </si>
+  <si>
+    <t>757242151037</t>
+  </si>
+  <si>
     <t>P3-0314-C2</t>
   </si>
   <si>
     <t>Remo 14" Batter, POWERSTROKE® 3, Clear, Clear Dot Top Side</t>
   </si>
   <si>
+    <t>757242151044</t>
+  </si>
+  <si>
+    <t>P3-0316-BP</t>
+  </si>
+  <si>
+    <t>Remo 16" Clear Batter POWERSTROKE® 3</t>
+  </si>
+  <si>
+    <t>757242167700</t>
+  </si>
+  <si>
+    <t>P3-0318-BP</t>
+  </si>
+  <si>
+    <t>Remo 18" POWERSTROKE 3 Clear</t>
+  </si>
+  <si>
+    <t>757242167717</t>
+  </si>
+  <si>
+    <t>P3-1018-ES</t>
+  </si>
+  <si>
+    <t>Remo 18" Powerstroke EbonyDyno</t>
+  </si>
+  <si>
+    <t>P3-1020-ES</t>
+  </si>
+  <si>
+    <t>Remo 20" Ebony Powerstroke 3 Black Dynamo Bass Head</t>
+  </si>
+  <si>
+    <t>757242215487</t>
+  </si>
+  <si>
+    <t>P3-1022-ES</t>
+  </si>
+  <si>
+    <t>Remo 22" Powerstroke 3 Ebony Bass Head</t>
+  </si>
+  <si>
+    <t>757242215531</t>
+  </si>
+  <si>
+    <t>P3-1022-ES-DM</t>
+  </si>
+  <si>
+    <t>Remo 22" Powerstroke 3 Ebony with Dynamo Installed</t>
+  </si>
+  <si>
+    <t>757242418581</t>
+  </si>
+  <si>
+    <t>P3-1024-ES</t>
+  </si>
+  <si>
+    <t>Remo Bass, POWERSTROKE® 3, EBONY®, 24" Diameter, 5" Black DynamO</t>
+  </si>
+  <si>
+    <t>757242215586</t>
+  </si>
+  <si>
+    <t>P3-1118-C2</t>
+  </si>
+  <si>
+    <t>Remo 18" COATED POWERSTROKE</t>
+  </si>
+  <si>
+    <t>757242215685</t>
+  </si>
+  <si>
+    <t>P3-1120-C2</t>
+  </si>
+  <si>
+    <t>Remo 20" Coated Powerstroke 3 Bass head w Dot</t>
+  </si>
+  <si>
+    <t>757242215780</t>
+  </si>
+  <si>
+    <t>P3-1122-10</t>
+  </si>
+  <si>
+    <t>Remo Bass, POWERSTROKE® 3, Coated, 22" Diameter, No Stripe, Bottom BLACK DOT™</t>
+  </si>
+  <si>
+    <t>757242538388</t>
+  </si>
+  <si>
+    <t>P3-1122-C2</t>
+  </si>
+  <si>
+    <t>Remo 22" Powerstroke 3 Coated Bass Head</t>
+  </si>
+  <si>
+    <t>757242215807</t>
+  </si>
+  <si>
+    <t>P3-1124-C2</t>
+  </si>
+  <si>
+    <t>Remo 24” Coated Powerstroke 3 (2 ½” Impact Patch) Bass Head</t>
+  </si>
+  <si>
+    <t>757242215746</t>
+  </si>
+  <si>
     <t>P3-1126-C2</t>
   </si>
   <si>
     <t>Remo 26" COATED POWERSTOKE</t>
   </si>
   <si>
+    <t>757242215753</t>
+  </si>
+  <si>
+    <t>P3-1220-C1</t>
+  </si>
+  <si>
+    <t>Remo 20" Powerstroke 3 Smooth White</t>
+  </si>
+  <si>
+    <t>757242423163</t>
+  </si>
+  <si>
+    <t>P3-1222-C1</t>
+  </si>
+  <si>
+    <t>Remo 22" Smooth White Powerstroke 3 Dynamo Bass Head</t>
+  </si>
+  <si>
+    <t>757242423172</t>
+  </si>
+  <si>
+    <t>P3-1224-C1</t>
+  </si>
+  <si>
+    <t>Remo 24" POWERSTROKE 3 SMOOTH WHITE DynamO no stripe Bass</t>
+  </si>
+  <si>
+    <t>757242423189</t>
+  </si>
+  <si>
+    <t>P3-1316-C2</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Bass, POWERSTROKE® 3, Clear, 16" Diameter, 2-1/2" Impact Patch</t>
+  </si>
+  <si>
+    <t>757242441114</t>
+  </si>
+  <si>
+    <t>P3-1318-C2</t>
+  </si>
+  <si>
+    <t>Remo Bass, POWERSTROKE® 3, Clear, 18" Diameter, 2-1/2" Impact Patch</t>
+  </si>
+  <si>
+    <t>757242215913</t>
+  </si>
+  <si>
+    <t>P3-1320-10</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Bass, POWERSTROKE® 3, Clear, 20" Diameter, No Stripe, Top BLACK DOT™</t>
+  </si>
+  <si>
+    <t>757242538326</t>
+  </si>
+  <si>
+    <t>P3-1320-C2</t>
+  </si>
+  <si>
+    <t>Remo 20" Clear Powerstroke 3 Bass Head (2-1/2" Impact Patch</t>
+  </si>
+  <si>
+    <t>757242215968</t>
+  </si>
+  <si>
     <t>P3-1320-CT-PU</t>
   </si>
   <si>
     <t>Remo 20" POWERSTROKE COLORTONE Batter Purple</t>
   </si>
   <si>
+    <t>757242637524</t>
+  </si>
+  <si>
     <t>P3-1320-CT-PUOH</t>
   </si>
   <si>
     <t>Remo 20" POWERSTROKE COLORTONE Batter Purple Offset Hole</t>
   </si>
   <si>
+    <t>757242637531</t>
+  </si>
+  <si>
+    <t>P3-1322-10</t>
+  </si>
+  <si>
+    <t>Remo, Bass, Powerstroke3, Clear, Black Dot</t>
+  </si>
+  <si>
+    <t>757242538333</t>
+  </si>
+  <si>
+    <t>P3-1322-C2</t>
+  </si>
+  <si>
+    <t>Remo 22" Powerstroke 3 Clear Bass Head</t>
+  </si>
+  <si>
+    <t>757242216026</t>
+  </si>
+  <si>
+    <t>P3-1324-C2</t>
+  </si>
+  <si>
+    <t>Remo 24” Clear Powerstroke 3 (2 ½” Impact Patch) Bass Head</t>
+  </si>
+  <si>
+    <t>757242216088</t>
+  </si>
+  <si>
     <t>P3-1326-C2</t>
   </si>
   <si>
     <t>Remo 26" Clear Powerstroke 3 Bass head w Dot</t>
   </si>
   <si>
+    <t>757242216125</t>
+  </si>
+  <si>
+    <t>P3-1520-FA</t>
+  </si>
+  <si>
+    <t>Remo 20" Bass, POWERSTROKE® 3, FIBERSKYN®, AMBASSADOR®</t>
+  </si>
+  <si>
+    <t>757242132968</t>
+  </si>
+  <si>
+    <t>P3-1522-FA</t>
+  </si>
+  <si>
+    <t>Remo 22" Powerstroke 3 Fiberskyn Ambassador Bass</t>
+  </si>
+  <si>
+    <t>757242132975</t>
+  </si>
+  <si>
+    <t>P4-0108-BP</t>
+  </si>
+  <si>
+    <t>Remo Batter, POWERSTROKE® 4, Coated, 8" Diameter</t>
+  </si>
+  <si>
+    <t>757242372371</t>
+  </si>
+  <si>
+    <t>P4-0110-BP</t>
+  </si>
+  <si>
+    <t>Remo 10" POWERSTROKE 4 coated Batter</t>
+  </si>
+  <si>
+    <t>757242394533</t>
+  </si>
+  <si>
+    <t>P4-0112-BP</t>
+  </si>
+  <si>
+    <t>Remo 12" POWERSTROKE 4 coated Batter</t>
+  </si>
+  <si>
+    <t>757242394540</t>
+  </si>
+  <si>
+    <t>P4-0113-BP</t>
+  </si>
+  <si>
+    <t>Remo 13" Powerstroke 4 Coated</t>
+  </si>
+  <si>
+    <t>757242394557</t>
+  </si>
+  <si>
+    <t>P4-0113-C2</t>
+  </si>
+  <si>
+    <t>Remo 113" POWERSTROKE 4 coated Batter Clear Dot</t>
+  </si>
+  <si>
+    <t>757242393734</t>
+  </si>
+  <si>
+    <t>P4-0114-BP</t>
+  </si>
+  <si>
+    <t>Remo 14" Powerstroke 4, Coated 14" Batter Drum Head</t>
+  </si>
+  <si>
+    <t>757242394564</t>
+  </si>
+  <si>
+    <t>P4-0114-C2</t>
+  </si>
+  <si>
+    <t>Remo 14" POWERSTROKE 4 coated Batter Clear Dot</t>
+  </si>
+  <si>
+    <t>757242393741</t>
+  </si>
+  <si>
     <t>P4-0116-BP</t>
   </si>
   <si>
     <t>Remo 16" POWERSTROKE 4 coated Batter</t>
   </si>
   <si>
+    <t>757242372395</t>
+  </si>
+  <si>
+    <t>P4-0118-BP</t>
+  </si>
+  <si>
+    <t>Remo 18" Batter, POWERSTROKE® 4, Coated,</t>
+  </si>
+  <si>
+    <t>757242372401</t>
+  </si>
+  <si>
+    <t>P4-0308-BP</t>
+  </si>
+  <si>
+    <t>Remo 8" Clear Powerstroke 4</t>
+  </si>
+  <si>
+    <t>757242372418</t>
+  </si>
+  <si>
+    <t>P4-0310-BP</t>
+  </si>
+  <si>
+    <t>Remo 10" Clear Powerstroke 4</t>
+  </si>
+  <si>
+    <t>757242372425</t>
+  </si>
+  <si>
     <t>P4-0312-BP</t>
   </si>
   <si>
     <t>Remo 12" Clear Powerstroke 4</t>
   </si>
   <si>
+    <t>757242372432</t>
+  </si>
+  <si>
+    <t>P4-0313-BP</t>
+  </si>
+  <si>
+    <t>Remo 13" Clear Powerstroke 4</t>
+  </si>
+  <si>
+    <t>757242372449</t>
+  </si>
+  <si>
     <t>P4-0314-BP</t>
   </si>
   <si>
     <t>Remo 14" Clear Powerstroke 4</t>
   </si>
   <si>
+    <t>757242372456</t>
+  </si>
+  <si>
+    <t>P4-0316-BP</t>
+  </si>
+  <si>
+    <t>Remo 16" Clear Powerstroke 4</t>
+  </si>
+  <si>
+    <t>757242372470</t>
+  </si>
+  <si>
+    <t>P4-0318-BP</t>
+  </si>
+  <si>
+    <t>Remo 18" Batter, POWERSTROKE® 4, Clear,</t>
+  </si>
+  <si>
+    <t>757242372487</t>
+  </si>
+  <si>
+    <t>P4-1120-C2</t>
+  </si>
+  <si>
+    <t>Remo 20" Powerstroke 4 C/W/Dot</t>
+  </si>
+  <si>
+    <t>757242393765</t>
+  </si>
+  <si>
+    <t>P4-1122-C2</t>
+  </si>
+  <si>
+    <t>Remo 22" POWERSTROKE 4 Coated Bass with Impact Patch</t>
+  </si>
+  <si>
+    <t>757242393772</t>
+  </si>
+  <si>
+    <t>P4-1322-C2</t>
+  </si>
+  <si>
+    <t>Remo Bass, POWERSTROKE® 4, Clear, 22" Diameter, With Impact Patch</t>
+  </si>
+  <si>
+    <t>757242391358</t>
+  </si>
+  <si>
+    <t>P4-1324-C2</t>
+  </si>
+  <si>
+    <t>Remo Bass Drum Powerstroke4 Clear</t>
+  </si>
+  <si>
+    <t>757242393833</t>
+  </si>
+  <si>
+    <t>P4-1326-C2</t>
+  </si>
+  <si>
+    <t>Remo Bass, POWERSTROKE® 4, Clear, 26" Diameter, With Impact Patch
+ Stripe, Top BLACK DOT™</t>
+  </si>
+  <si>
+    <t>757242393840</t>
+  </si>
+  <si>
+    <t>P7-0110-C2</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Batter, POWERSTROKE® 77, Coated, 10" Diameter, Open Channel, Clear Dot</t>
+  </si>
+  <si>
+    <t>757242542859</t>
+  </si>
+  <si>
+    <t>P7-0112-C2</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Batter, POWERSTROKE® 77, Coated, 12" Diameter, Open Channel, Clear Dot</t>
+  </si>
+  <si>
+    <t>757242542866</t>
+  </si>
+  <si>
+    <t>P7-0113-C2</t>
+  </si>
+  <si>
+    <t>Remo 13" Coated Powerstroke 77 Clear Dot</t>
+  </si>
+  <si>
+    <t>757242542873</t>
+  </si>
+  <si>
+    <t>P7-0114-C2</t>
+  </si>
+  <si>
+    <t>Remo 14" Coated Powerstroke 77</t>
+  </si>
+  <si>
+    <t>757242542897</t>
+  </si>
+  <si>
+    <t>P7-0313-C2</t>
+  </si>
+  <si>
+    <t>RemoPOWERSTROKE 77 13" CLear</t>
+  </si>
+  <si>
+    <t>757242150887</t>
+  </si>
+  <si>
+    <t>P7-0314-C2</t>
+  </si>
+  <si>
+    <t>Remo 14" Clear Powerstroke 77</t>
+  </si>
+  <si>
+    <t>757242150894</t>
+  </si>
+  <si>
     <t>P7-0314-CT-OG</t>
   </si>
   <si>
     <t>Remo 14" Powerstroke 77 Orange</t>
   </si>
   <si>
+    <t>757242627485</t>
+  </si>
+  <si>
+    <t>PH-0106-00</t>
+  </si>
+  <si>
+    <t>Remo 6" Pad Head</t>
+  </si>
+  <si>
+    <t>757242212080</t>
+  </si>
+  <si>
+    <t>PH-0108-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Pad Head</t>
+  </si>
+  <si>
+    <t>PH-0110-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Pad Head</t>
+  </si>
+  <si>
+    <t>757242212165</t>
+  </si>
+  <si>
     <t>PM-1416-MP</t>
   </si>
   <si>
     <t>Remo 16" PowerMax Marching BD Ebony</t>
   </si>
   <si>
+    <t>757242502228</t>
+  </si>
+  <si>
     <t>PM-1418-MP</t>
   </si>
   <si>
     <t>Remo 18" PowerMax Marching BD Ebony</t>
   </si>
   <si>
+    <t>757242502235</t>
+  </si>
+  <si>
     <t>PM-1420-MP</t>
   </si>
   <si>
     <t>Remo 20" PowerMax Marching BD Ebony</t>
   </si>
   <si>
+    <t>PM-1422-MP</t>
+  </si>
+  <si>
+    <t>Remo Bass, POWERMAX®, EBONY®, 22" Diameter, MP</t>
+  </si>
+  <si>
+    <t>757242502259</t>
+  </si>
+  <si>
     <t>PM-1424-MP</t>
   </si>
   <si>
     <t>Remo 24" PowerMax Marching BD Ebony</t>
   </si>
   <si>
+    <t>757242502266</t>
+  </si>
+  <si>
+    <t>PM-1426-MP</t>
+  </si>
+  <si>
+    <t>Remo Bass, POWERMAX®, EBONY®, 26" Diameter, MP</t>
+  </si>
+  <si>
+    <t>757242502273</t>
+  </si>
+  <si>
     <t>PM-1428-MP</t>
   </si>
   <si>
     <t>Remo 28" PowerMax Marching BD Ebony</t>
   </si>
   <si>
+    <t>PM-1430-MP</t>
+  </si>
+  <si>
+    <t>Remo Bass, POWERMAX®, EBONY®, 30" Diameter, MP</t>
+  </si>
+  <si>
+    <t>757242502297</t>
+  </si>
+  <si>
     <t>PM-2018-MP</t>
   </si>
   <si>
     <t>Remo 18" Ultra White PowerMax Bass Head</t>
   </si>
   <si>
+    <t>757242454008</t>
+  </si>
+  <si>
     <t>PM-2020-MP</t>
   </si>
   <si>
     <t>Remo 20" Ultra White PowerMax Bass Head</t>
   </si>
   <si>
+    <t>757242552483</t>
+  </si>
+  <si>
     <t>PM-2022-MP</t>
   </si>
   <si>
     <t>Remo 22" Ultra White PowerMax Bass Head</t>
   </si>
   <si>
+    <t>757242552506</t>
+  </si>
+  <si>
     <t>PM-2024-MP</t>
   </si>
   <si>
     <t>Remo 24" Ultra White PowerMax Bass Head</t>
   </si>
   <si>
+    <t>757242552513</t>
+  </si>
+  <si>
     <t>PM-2026-MP</t>
   </si>
   <si>
     <t>Remo 26" Bass, Powermax 2, Ultra White</t>
   </si>
   <si>
+    <t>757242552537</t>
+  </si>
+  <si>
     <t>PM-2028-MP</t>
   </si>
   <si>
     <t>Remo 28" Bass, Powermax 2, Ultra White</t>
   </si>
   <si>
+    <t>757242552544</t>
+  </si>
+  <si>
     <t>PM-2420-MP</t>
   </si>
   <si>
     <t>Remo 20" Bass POWERMAX 2 Ebony</t>
   </si>
   <si>
+    <t>757242552612</t>
+  </si>
+  <si>
     <t>PM-2422-MP</t>
   </si>
   <si>
     <t>Remo 22" Bass POWERMAX 2 Ebony</t>
   </si>
   <si>
+    <t>757242552605</t>
+  </si>
+  <si>
     <t>PM-2424-MP</t>
   </si>
   <si>
     <t>Remo 24" Powermax 2 Ebony</t>
   </si>
   <si>
+    <t>757242552629</t>
+  </si>
+  <si>
     <t>PM-2426-MP</t>
   </si>
   <si>
     <t>Remo 26" POWERMAX 2 Ebony Bass MP</t>
   </si>
   <si>
-    <t>PS-0406-MP</t>
-[...752 lines deleted...]
-    <t>Remo 10" Pad Head</t>
+    <t>757242552636</t>
   </si>
   <si>
     <t>PS-0106-00</t>
   </si>
   <si>
     <t>Remo 6" , Batter, PINSTRIPE®, Coated,</t>
+  </si>
+  <si>
+    <t>757242150023</t>
   </si>
   <si>
     <t>PS-0108-00</t>
   </si>
   <si>
     <t>Remo Batter, PINSTRIPE®, Coated, 8" Diameter
 t</t>
   </si>
   <si>
+    <t>757242150030</t>
+  </si>
+  <si>
+    <t>PS-0110-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Coated Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150047</t>
+  </si>
+  <si>
+    <t>PS-0112-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Coated Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150061</t>
+  </si>
+  <si>
     <t>PS-0113-00</t>
   </si>
   <si>
     <t>Remo 13" Coated Pinstripe</t>
   </si>
   <si>
+    <t>757242150078</t>
+  </si>
+  <si>
+    <t>PS-0114-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Coated Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150085</t>
+  </si>
+  <si>
     <t>PS-0115-00</t>
   </si>
   <si>
     <t>Remo 15" Coated Pinstripe</t>
   </si>
   <si>
+    <t>757242150092</t>
+  </si>
+  <si>
+    <t>PS-0116-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Coated Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150108</t>
+  </si>
+  <si>
+    <t>PS-0118-00</t>
+  </si>
+  <si>
+    <t>Remo 18" Pinstripe Coated</t>
+  </si>
+  <si>
+    <t>757242150122</t>
+  </si>
+  <si>
+    <t>PS-0306-00</t>
+  </si>
+  <si>
+    <t>Remo 6" CLEAR PINSTRIPE</t>
+  </si>
+  <si>
+    <t>757242150160</t>
+  </si>
+  <si>
+    <t>PS-0306-MP</t>
+  </si>
+  <si>
+    <t>Remo 6" Pinstripe Crimplock</t>
+  </si>
+  <si>
+    <t>757242150146</t>
+  </si>
+  <si>
+    <t>PS-0308-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Clear Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150207</t>
+  </si>
+  <si>
+    <t>PS-0308-MP</t>
+  </si>
+  <si>
+    <t>Remo 8" Pinstripe Crimplock</t>
+  </si>
+  <si>
+    <t>757242150184</t>
+  </si>
+  <si>
+    <t>PS-0310-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Clear Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150245</t>
+  </si>
+  <si>
+    <t>PS-0310-MP</t>
+  </si>
+  <si>
+    <t>Remo 10" Pinstripe Crimplock</t>
+  </si>
+  <si>
+    <t>757242150221</t>
+  </si>
+  <si>
+    <t>PS-0312-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Clear Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150290</t>
+  </si>
+  <si>
+    <t>PS-0312-MP</t>
+  </si>
+  <si>
+    <t>Remo 12" Pinstripe Crimplock</t>
+  </si>
+  <si>
+    <t>757242150276</t>
+  </si>
+  <si>
+    <t>PS-0313-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Clear Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150337</t>
+  </si>
+  <si>
+    <t>PS-0313-MP</t>
+  </si>
+  <si>
+    <t>Remo 13" Pinstripe Crimplock</t>
+  </si>
+  <si>
+    <t>757242150313</t>
+  </si>
+  <si>
+    <t>PS-0314-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Clear Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150375</t>
+  </si>
+  <si>
+    <t>PS-0314-MP</t>
+  </si>
+  <si>
+    <t>Remo 14" Pinstripe Crimplock</t>
+  </si>
+  <si>
+    <t>757242150351</t>
+  </si>
+  <si>
+    <t>PS-0315-00</t>
+  </si>
+  <si>
+    <t>Remo 15" Clear Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150412</t>
+  </si>
+  <si>
+    <t>PS-0316-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Clear Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150450</t>
+  </si>
+  <si>
+    <t>PS-0318-00</t>
+  </si>
+  <si>
+    <t>Remo 18' Clear Pinstripe</t>
+  </si>
+  <si>
+    <t>757242150481</t>
+  </si>
+  <si>
+    <t>PS-0406-MP</t>
+  </si>
+  <si>
+    <t>Remo 6" Ebony Pinstripe Crimplock</t>
+  </si>
+  <si>
+    <t>757242501702</t>
+  </si>
+  <si>
+    <t>PS-0408-MP</t>
+  </si>
+  <si>
+    <t>Remo 8" Ebony Pinstripe Crimplock</t>
+  </si>
+  <si>
+    <t>757242501719</t>
+  </si>
+  <si>
+    <t>PS-0410-MP</t>
+  </si>
+  <si>
+    <t>Remo 10" Ebony Pinstripe Crimplock</t>
+  </si>
+  <si>
+    <t>757242501726</t>
+  </si>
+  <si>
+    <t>PS-0412-MP</t>
+  </si>
+  <si>
+    <t>Remo 12" Ebony Pinstripe Crimplock</t>
+  </si>
+  <si>
+    <t>757242501733</t>
+  </si>
+  <si>
     <t>PS-1122-00</t>
   </si>
   <si>
     <t>Remo 22" PINESTRIPE Coated Bass</t>
   </si>
   <si>
+    <t>757242212318</t>
+  </si>
+  <si>
+    <t>PS-1320-00</t>
+  </si>
+  <si>
+    <t>Remo 20" Pinstrip Clear</t>
+  </si>
+  <si>
+    <t>757242212493</t>
+  </si>
+  <si>
+    <t>PS-1322-00</t>
+  </si>
+  <si>
+    <t>Remo 22" Clear Pinstripe</t>
+  </si>
+  <si>
+    <t>757242212547</t>
+  </si>
+  <si>
+    <t>PS-1324-00</t>
+  </si>
+  <si>
+    <t>Remo 24" Clear Pinstripe Bass Head</t>
+  </si>
+  <si>
+    <t>757242212592</t>
+  </si>
+  <si>
     <t>PW-1320-00</t>
   </si>
   <si>
     <t>Remo 20" Bass, POWERSONIC®, Clear,</t>
   </si>
   <si>
+    <t>757242465370</t>
+  </si>
+  <si>
+    <t>PW-1322-00</t>
+  </si>
+  <si>
+    <t>Remo Bass, POWERSONIC®, Clear, 22" Diameter</t>
+  </si>
+  <si>
+    <t>757242465387</t>
+  </si>
+  <si>
+    <t>PX-0114-BP</t>
+  </si>
+  <si>
+    <t>Remo 14" Powerstroke X Coated No Dot</t>
+  </si>
+  <si>
+    <t>757242469361</t>
+  </si>
+  <si>
+    <t>PX-0114-C2</t>
+  </si>
+  <si>
+    <t>Remo 14" Powerstroke X Coated With Dot</t>
+  </si>
+  <si>
+    <t>757262469378</t>
+  </si>
+  <si>
+    <t>RA-0014-SS</t>
+  </si>
+  <si>
+    <t>Remo 14" Ambassador Rena</t>
+  </si>
+  <si>
+    <t>757242149775</t>
+  </si>
+  <si>
+    <t>RA-1032-SS</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Bass, AMBASSADOR®, RENAISSANCE®, 32" Diameter</t>
+  </si>
+  <si>
+    <t>757242216446</t>
+  </si>
+  <si>
+    <t>RC-2500-LA</t>
+  </si>
+  <si>
+    <t>Remo 25" Hazy RENAISSANCE Timpani</t>
+  </si>
+  <si>
+    <t>757242415566</t>
+  </si>
+  <si>
     <t>RC-2600-SS</t>
   </si>
   <si>
     <t>Remo **Special Order**, Timpani, RENAISSANCE®, 26" Diameter, Steel Insert Ring, Clear Film</t>
   </si>
   <si>
+    <t>757242217009</t>
+  </si>
+  <si>
+    <t>RC-2800-LA</t>
+  </si>
+  <si>
+    <t>Remo 28" Hazy RENAISSANCE Timpani</t>
+  </si>
+  <si>
+    <t>757242415634</t>
+  </si>
+  <si>
     <t>RC-2900-SS</t>
   </si>
   <si>
     <t>Remo **Special Order**, Timpani, RENAISSANCE®, 29" Diameter, Steel Insert Ring, Clear Film</t>
   </si>
   <si>
+    <t>757242217351</t>
+  </si>
+  <si>
+    <t>RC-3100-LA</t>
+  </si>
+  <si>
+    <t>Remo 31" Hazy RENAISSANCE Timpani</t>
+  </si>
+  <si>
+    <t>757242415689</t>
+  </si>
+  <si>
     <t>RC-3200-SS</t>
   </si>
   <si>
     <t>Remo **Special Order**, Timpani, RENAISSANCE®, 32" Diameter, Steel Insert Ring, Clear Film</t>
   </si>
   <si>
+    <t>757242217627</t>
+  </si>
+  <si>
+    <t>RC-3400-LA</t>
+  </si>
+  <si>
+    <t>Remo 34" Hazy RENAISSANCE Timpani</t>
+  </si>
+  <si>
+    <t>757242415733</t>
+  </si>
+  <si>
+    <t>RD-0014-SS</t>
+  </si>
+  <si>
+    <t>Remo 14" Ambassador RENA</t>
+  </si>
+  <si>
+    <t>757242149874</t>
+  </si>
+  <si>
+    <t>RE-0006-MP</t>
+  </si>
+  <si>
+    <t>Remo 6" Crimplock Emperor</t>
+  </si>
+  <si>
+    <t>757242217894</t>
+  </si>
+  <si>
+    <t>RE-0008-MP</t>
+  </si>
+  <si>
+    <t>Remo 8" Crimplock Emperor</t>
+  </si>
+  <si>
+    <t>757242217900</t>
+  </si>
+  <si>
+    <t>RE-0010-MP</t>
+  </si>
+  <si>
+    <t>Remo 10" Crimplock Emperor</t>
+  </si>
+  <si>
+    <t>757242217917</t>
+  </si>
+  <si>
+    <t>RE-0012-MP</t>
+  </si>
+  <si>
+    <t>Remo 12" Crimplock Emperor</t>
+  </si>
+  <si>
+    <t>757242217924</t>
+  </si>
+  <si>
+    <t>RE-0013-MP</t>
+  </si>
+  <si>
+    <t>Remo 13" Crimplock Emperor</t>
+  </si>
+  <si>
+    <t>757242217931</t>
+  </si>
+  <si>
+    <t>RO-0013-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Rem-O Rings 2 Pack</t>
+  </si>
+  <si>
+    <t>757242372524</t>
+  </si>
+  <si>
+    <t>RO-0014-00</t>
+  </si>
+  <si>
+    <t>Remo RemO Rings, 14" Dia, 2 Pcs (1" + 1.5" Wide)</t>
+  </si>
+  <si>
+    <t>757242110171</t>
+  </si>
+  <si>
+    <t>RO-0246-00</t>
+  </si>
+  <si>
+    <t>Remo 10 12 14 16 Rem-O Rings</t>
+  </si>
+  <si>
+    <t>757242416167</t>
+  </si>
+  <si>
+    <t>RO-2346-00</t>
+  </si>
+  <si>
+    <t>Remo 12-13-14-16 RemO Ring Pack
+ Wide)</t>
+  </si>
+  <si>
+    <t>757242430675</t>
+  </si>
+  <si>
+    <t>RT-0006-00</t>
+  </si>
+  <si>
+    <t>Remo 6" Practice Pad Tunable</t>
+  </si>
+  <si>
+    <t>757242114216</t>
+  </si>
+  <si>
+    <t>RT-0008-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Practice Pad Tunable</t>
+  </si>
+  <si>
+    <t>757242114247</t>
+  </si>
+  <si>
+    <t>RT-0010-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Practice Pad Tunable</t>
+  </si>
+  <si>
+    <t>757242114285</t>
+  </si>
+  <si>
+    <t>SA-0014-SS</t>
+  </si>
+  <si>
+    <t>Remo Snare Side Amb RENAISSANCE</t>
+  </si>
+  <si>
+    <t>757242146347</t>
+  </si>
+  <si>
+    <t>SA-0110-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Snare, AMBASSADOR®, Hazy</t>
+  </si>
+  <si>
+    <t>757242146385</t>
+  </si>
+  <si>
+    <t>SA-0112-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Hazy Snare Side Ambassador</t>
+  </si>
+  <si>
+    <t>757242146415</t>
+  </si>
+  <si>
+    <t>SA-0113-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Snare Side Ambassador</t>
+  </si>
+  <si>
+    <t>757242146422</t>
+  </si>
+  <si>
+    <t>SA-0114-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Snare Side Ambassador</t>
+  </si>
+  <si>
+    <t>757242146446</t>
+  </si>
+  <si>
+    <t>SA-0115-00</t>
+  </si>
+  <si>
+    <t>Remo 15" Snare Side Ambassador</t>
+  </si>
+  <si>
+    <t>757242146453</t>
+  </si>
+  <si>
+    <t>SA-0314-00</t>
+  </si>
+  <si>
+    <t>Remo 14" AMBASSADOR Clear Snare</t>
+  </si>
+  <si>
+    <t>757242442029</t>
+  </si>
+  <si>
+    <t>SA-0314-TD</t>
+  </si>
+  <si>
+    <t>Remo 14" Snare Side Hi-Tension</t>
+  </si>
+  <si>
+    <t>757242146613</t>
+  </si>
+  <si>
+    <t>SA-0315-TD</t>
+  </si>
+  <si>
+    <t>Remo **Special Order**, Snare, AMBASSADOR®, EBONY®, 15" Diameter, Low Collar</t>
+  </si>
+  <si>
+    <t>757242333556</t>
+  </si>
+  <si>
+    <t>SA-0414-TD</t>
+  </si>
+  <si>
+    <t>Remo14” Ebony Ambassador Snare, Low Collar</t>
+  </si>
+  <si>
+    <t>757242322109</t>
+  </si>
+  <si>
+    <t>SD-0113-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Snare DIPLOMAT Hazy</t>
+  </si>
+  <si>
+    <t>757242146668</t>
+  </si>
+  <si>
+    <t>SD-0114-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Snare Side Diplomat</t>
+  </si>
+  <si>
+    <t>757242146682</t>
+  </si>
+  <si>
+    <t>SE-0114-00</t>
+  </si>
+  <si>
+    <t>Remo 14' Snare Side Emperor</t>
+  </si>
+  <si>
+    <t>757242146774</t>
+  </si>
+  <si>
     <t>SK-0010-00</t>
   </si>
   <si>
     <t>Remo 10" Skyntone</t>
   </si>
   <si>
+    <t>757242501658</t>
+  </si>
+  <si>
     <t>SK-0012-00</t>
   </si>
   <si>
     <t>Remo 12" Skyntone</t>
   </si>
   <si>
+    <t>757242501665</t>
+  </si>
+  <si>
+    <t>SK-0014-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Skyntone</t>
+  </si>
+  <si>
+    <t>757242490822</t>
+  </si>
+  <si>
+    <t>SK-0016-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Skyntone</t>
+  </si>
+  <si>
+    <t>757242501689</t>
+  </si>
+  <si>
     <t>SN-0008-00</t>
   </si>
   <si>
     <t>Remo 8" SilentStroke Tom</t>
   </si>
   <si>
+    <t>757242542514</t>
+  </si>
+  <si>
+    <t>SN-0010-00</t>
+  </si>
+  <si>
+    <t>Remo 10" SilentStroke Tom</t>
+  </si>
+  <si>
+    <t>757242542521</t>
+  </si>
+  <si>
     <t>SN-0012-00</t>
   </si>
   <si>
     <t>Remo 12" SilentStroke Tom</t>
   </si>
   <si>
+    <t>757242542538</t>
+  </si>
+  <si>
+    <t>SN-0013-00</t>
+  </si>
+  <si>
+    <t>Remo 13" SilentStroke Tom</t>
+  </si>
+  <si>
+    <t>757242542545</t>
+  </si>
+  <si>
+    <t>SN-0014-00</t>
+  </si>
+  <si>
+    <t>Remo 14" SilentStroke Tom</t>
+  </si>
+  <si>
+    <t>757242542552</t>
+  </si>
+  <si>
+    <t>SN-0016-00</t>
+  </si>
+  <si>
+    <t>Remo 16" SilentStroke Tom</t>
+  </si>
+  <si>
+    <t>757242542576</t>
+  </si>
+  <si>
     <t>SN-1018-00</t>
   </si>
   <si>
     <t>Remo 18" Silentstroke Bass Head</t>
   </si>
   <si>
+    <t>757242542699</t>
+  </si>
+  <si>
     <t>SN-1020-00</t>
   </si>
   <si>
     <t>Remo 20" SilentStroke Bass Drum</t>
   </si>
   <si>
+    <t>757242542705</t>
+  </si>
+  <si>
+    <t>SN-1022-00</t>
+  </si>
+  <si>
+    <t>Remo 22" SilentStroke Bass Drum</t>
+  </si>
+  <si>
+    <t>757242542712</t>
+  </si>
+  <si>
+    <t>TI-2300-00</t>
+  </si>
+  <si>
+    <t>Remo 23" Hazy Timpani</t>
+  </si>
+  <si>
+    <t>757242326268</t>
+  </si>
+  <si>
+    <t>TI-2500-00</t>
+  </si>
+  <si>
+    <t>Remo 25" Hazy Timpani</t>
+  </si>
+  <si>
+    <t>757242221372</t>
+  </si>
+  <si>
+    <t>TI-2600-00</t>
+  </si>
+  <si>
+    <t>Remo 26" Hazy Timpani</t>
+  </si>
+  <si>
+    <t>757242221419</t>
+  </si>
+  <si>
+    <t>TI-2700-00</t>
+  </si>
+  <si>
+    <t>Remo 27" Hazy Timpani</t>
+  </si>
+  <si>
+    <t>757242221433</t>
+  </si>
+  <si>
+    <t>TI-2800-00</t>
+  </si>
+  <si>
+    <t>Remo 28" Hazy Timpani</t>
+  </si>
+  <si>
+    <t>757242221471</t>
+  </si>
+  <si>
+    <t>TI-2900-00</t>
+  </si>
+  <si>
+    <t>Remo 29" Hazy Timpani</t>
+  </si>
+  <si>
+    <t>757242221525</t>
+  </si>
+  <si>
+    <t>TI-3000-00</t>
+  </si>
+  <si>
+    <t>Remo 30" Hazy Timpani</t>
+  </si>
+  <si>
+    <t>757242221556</t>
+  </si>
+  <si>
+    <t>TI-3100-00</t>
+  </si>
+  <si>
+    <t>Remo 31" Hazy Timpani</t>
+  </si>
+  <si>
+    <t>757242221587</t>
+  </si>
+  <si>
+    <t>TI-3200-00</t>
+  </si>
+  <si>
+    <t>Remo 32" Timpani Head</t>
+  </si>
+  <si>
+    <t>757242221617</t>
+  </si>
+  <si>
+    <t>TI-3400-00</t>
+  </si>
+  <si>
+    <t>Remo 34" Hazy Timpani</t>
+  </si>
+  <si>
+    <t>757242324905</t>
+  </si>
+  <si>
+    <t>TU-1112-PM</t>
+  </si>
+  <si>
+    <t>Remo Tubano Drumkey Tuned 12" Dia</t>
+  </si>
+  <si>
+    <t>757242393222</t>
+  </si>
+  <si>
+    <t>VA-0108-00</t>
+  </si>
+  <si>
+    <t>Remo 8"</t>
+  </si>
+  <si>
+    <t>757242483220</t>
+  </si>
+  <si>
+    <t>VA-0110-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Vintage Ambassador</t>
+  </si>
+  <si>
+    <t>757242477847</t>
+  </si>
+  <si>
+    <t>VA-0112-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Vintage Ambassador</t>
+  </si>
+  <si>
+    <t>757242477854</t>
+  </si>
+  <si>
+    <t>VA-0113-00</t>
+  </si>
+  <si>
+    <t>Remo 13" Vintage Ambassador</t>
+  </si>
+  <si>
+    <t>757242477861</t>
+  </si>
+  <si>
+    <t>VA-0114-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Vintage Ambassador</t>
+  </si>
+  <si>
+    <t>757242468791</t>
+  </si>
+  <si>
+    <t>VA-0116-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Vintage Ambassador</t>
+  </si>
+  <si>
+    <t>757242477878</t>
+  </si>
+  <si>
+    <t>VE-0108-00</t>
+  </si>
+  <si>
+    <t>REMO 8" VINTAGE EMPEROR</t>
+  </si>
+  <si>
+    <t>757242491034</t>
+  </si>
+  <si>
+    <t>VE-0110-00</t>
+  </si>
+  <si>
+    <t>REMO 10" VINTAGE EMPEROR</t>
+  </si>
+  <si>
+    <t>757242491041</t>
+  </si>
+  <si>
+    <t>VE-0112-00</t>
+  </si>
+  <si>
+    <t>REMO 12" VINTAGE EMPEROR</t>
+  </si>
+  <si>
+    <t>757242491058</t>
+  </si>
+  <si>
+    <t>VE-0113-00</t>
+  </si>
+  <si>
+    <t>REMO 13" VINTAGE EMPEROR</t>
+  </si>
+  <si>
+    <t>757242491065</t>
+  </si>
+  <si>
+    <t>VE-0114-00</t>
+  </si>
+  <si>
+    <t>REMO 14" VINTAGE EMPEROR</t>
+  </si>
+  <si>
+    <t>757242491072</t>
+  </si>
+  <si>
+    <t>VE-0116-00</t>
+  </si>
+  <si>
+    <t>REMO 16" VINTAGE EMPEROR</t>
+  </si>
+  <si>
+    <t>757242491096</t>
+  </si>
+  <si>
+    <t>VE-0118-00</t>
+  </si>
+  <si>
+    <t>Remo 18" Vintage Coated Emperor</t>
+  </si>
+  <si>
+    <t>757242491102</t>
+  </si>
+  <si>
+    <t>VE-0308-00</t>
+  </si>
+  <si>
+    <t>Remo 8" Vintage Emperor Clear</t>
+  </si>
+  <si>
+    <t>757242523902</t>
+  </si>
+  <si>
+    <t>VE-0310-00</t>
+  </si>
+  <si>
+    <t>Remo 10" Vintage Emperor Clear</t>
+  </si>
+  <si>
+    <t>757242523919</t>
+  </si>
+  <si>
+    <t>VE-0312-00</t>
+  </si>
+  <si>
+    <t>Remo 12" Vintage Emperor Clear</t>
+  </si>
+  <si>
+    <t>757242523926</t>
+  </si>
+  <si>
     <t>VE-0313-00</t>
   </si>
   <si>
     <t>Remo 13" Vintage Emperor Clear</t>
   </si>
   <si>
+    <t>757242523933</t>
+  </si>
+  <si>
+    <t>VE-0314-00</t>
+  </si>
+  <si>
+    <t>Remo 14" Vintage Emperor Clear</t>
+  </si>
+  <si>
+    <t>757242523957</t>
+  </si>
+  <si>
+    <t>VE-0315-00</t>
+  </si>
+  <si>
+    <t>Remo Batter, Vintage EMPEROR®, Clear, 15'' Diameter</t>
+  </si>
+  <si>
+    <t>757242523964</t>
+  </si>
+  <si>
+    <t>VE-0316-00</t>
+  </si>
+  <si>
+    <t>Remo 16" Vintage Emperor Clear</t>
+  </si>
+  <si>
+    <t>757242523971</t>
+  </si>
+  <si>
     <t>VE-0318-00</t>
   </si>
   <si>
     <t>Remo 18" Vintage Clear Emperor</t>
   </si>
   <si>
-    <t>E1-0314-00</t>
-[...1478 lines deleted...]
-    <t>Remo Products</t>
+    <t>757242523988</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REMO PRODUCTS </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <i/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <i/>
       <sz val="36"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <i/>
       <sz val="16"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -3296,6701 +4997,8663 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{153A8B90-1B92-4DC6-B72C-1F9F43340111}">
-  <dimension ref="A1:D474"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A3C077C-FC37-4CCB-8CF4-A77AFD387DC2}">
+  <dimension ref="A1:E506"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25" customWidth="1" collapsed="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="24.28515625" customWidth="1" collapsed="1"/>
+    <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="33.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="131.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="26.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="23.28515625" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="8.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="46.5" x14ac:dyDescent="0.7">
+    <row r="1" spans="1:5" ht="46.5" x14ac:dyDescent="0.7">
       <c r="A1" s="1">
-        <v>46042</v>
-[...1 lines deleted...]
-      <c r="C1" s="2" t="s">
+        <v>46230</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="21" x14ac:dyDescent="0.35">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A47" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A51" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A53" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A59" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A63" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A65" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A66" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A67" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A68" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A69" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A70" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A71" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A72" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A73" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A74" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A75" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A76" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A77" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A78" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A79" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A80" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A81" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A82" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A83" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A84" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A85" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A86" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A87" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A88" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A89" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A90" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A91" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A92" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A93" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A94" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A95" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A96" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A97" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A98" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A99" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A100" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A101" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A102" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A103" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A104" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A105" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A106" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A107" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A108" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A109" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A110" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A111" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A112" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A113" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A114" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A115" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A116" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A117" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A118" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A119" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="5" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A120" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A121" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A122" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A123" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A124" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A125" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A126" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A127" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A128" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A129" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A130" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A131" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A132" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A133" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A134" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A135" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A136" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A137" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="5" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A138" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A139" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A140" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A141" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A142" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A143" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A144" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A145" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A146" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A147" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A148" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B148" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="5" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A149" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B149" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C149" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="D149" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="5" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A150" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B150" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="D150" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="5" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A151" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="5" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A152" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B152" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="D152" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A153" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B153" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="D153" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="5" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A154" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B154" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="D154" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="5" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A155" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B155" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="D155" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="5" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A156" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B156" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="D156" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="5" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A157" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B157" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="C157" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A158" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B158" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="D158" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="5" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A159" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B159" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="5" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A160" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B160" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="5" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A161" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B161" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A162" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B162" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="C162" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="5" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A163" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B163" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="D163" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="5" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A164" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B164" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="C164" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="D164" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="5" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A165" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B165" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C165" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="D165" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" s="5" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A166" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B166" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="C166" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="D166" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" s="5" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A167" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B167" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="C167" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="D167" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="5" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A168" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B168" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="C168" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="D168" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" s="5" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A169" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B169" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="C169" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="5" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A170" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B170" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="C170" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="D170" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" s="5" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A171" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B171" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="C171" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A172" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B172" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="C172" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="D172" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172" s="5" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A173" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B173" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="D173" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A174" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B174" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="C174" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174" s="5" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A175" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B175" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="C175" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="D175" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A176" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B176" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="C176" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="D176" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="5" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A177" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B177" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="C177" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="D177" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="5" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A178" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B178" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="C178" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="D178" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" s="5" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A179" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B179" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="C179" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="D179" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" s="5" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A180" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B180" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="C180" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="D180" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="5" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A181" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B181" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C181" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="D181" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E181" s="5" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A182" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B182" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="C182" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="D182" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A183" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B183" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="C183" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="D183" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E183" s="5" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A184" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B184" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="C184" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A185" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B185" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="C185" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="D185" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A186" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B186" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="C186" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="D186" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A187" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B187" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="C187" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="D187" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A188" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B188" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="C188" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="D188" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E188" s="5" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A189" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B189" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A190" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B190" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E190" s="5" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A191" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B191" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="C191" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="D191" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A192" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B192" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="C192" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="D192" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E192" s="5" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A193" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B193" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A194" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B194" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="C194" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="D194" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E194" s="5" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A195" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B195" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="C195" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="D195" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E195" s="5" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A196" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B196" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="C196" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="D196" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E196" s="5" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A197" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B197" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="C197" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="D197" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E197" s="5" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A198" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B198" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="C198" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="D198" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E198" s="5" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A199" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B199" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="C199" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="D199" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E199" s="5" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A200" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B200" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="C200" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="D200" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A201" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B201" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="D201" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E201" s="5" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A202" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B202" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="C202" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="D202" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E202" s="5" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A203" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B203" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="C203" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="D203" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E203" s="5" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A204" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B204" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="C204" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="D204" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E204" s="5" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A205" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B205" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="C205" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="D205" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E205" s="5" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A206" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B206" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="C206" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="D206" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E206" s="5" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A207" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B207" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="C207" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E207" s="5" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A208" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B208" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="C208" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="D208" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E208" s="5" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A209" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B209" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="C209" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="D209" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A210" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B210" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="C210" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="D210" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A211" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B211" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="C211" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="D211" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A212" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B212" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="C212" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="D212" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A213" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B213" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="C213" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="D213" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A214" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B214" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="C214" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="D214" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E214" s="5" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A215" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B215" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="C215" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="D215" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E215" s="5" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A216" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B216" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="C216" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="D216" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A217" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B217" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="C217" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="D217" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A218" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B218" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="C218" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="D218" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A219" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B219" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="C219" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="D219" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A220" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B220" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="C220" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="D220" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A221" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B221" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="C221" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A222" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B222" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="C222" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="D222" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E222" s="5" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A223" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B223" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="C223" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A224" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B224" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="C224" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="D224" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E224" s="5" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A225" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="C225" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E225" s="5" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A226" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B226" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="C226" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="D226" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E226" s="5" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A227" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B227" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="C227" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E227" s="5" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A228" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B228" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="C228" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="D228" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E228" s="5" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A229" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B229" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="C229" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E229" s="5" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A230" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B230" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="C230" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="D230" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A231" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B231" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="C231" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E231" s="5" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A232" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B232" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="C232" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="D232" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E232" s="5" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A233" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B233" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="C233" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A234" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B234" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="C234" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="D234" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E234" s="5" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A235" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B235" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="C235" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="D235" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E235" s="5" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A236" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B236" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="C236" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="D236" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E236" s="5" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A237" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B237" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="C237" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="D237" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E237" s="5" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A238" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B238" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="C238" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="D238" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E238" s="5" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A239" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B239" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="C239" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="D239" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E239" s="5" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A240" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B240" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="C240" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="D240" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E240" s="5" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A241" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B241" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="C241" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="D241" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E241" s="5" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A242" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B242" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="C242" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="D242" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E242" s="5" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A243" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B243" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="C243" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E243" s="5" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A244" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B244" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="C244" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="D244" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A245" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B245" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="C245" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="D245" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E245" s="5" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A246" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B246" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="C246" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="D246" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A247" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B247" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="C247" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A248" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B248" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="C248" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="D248" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E248" s="5" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A249" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B249" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="C249" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E249" s="5" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A250" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B250" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="C250" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="D250" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E250" s="5" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A251" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B251" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="C251" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E251" s="5" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A252" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B252" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="C252" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="D252" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E252" s="5" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A253" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B253" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="C253" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A254" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B254" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="C254" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="D254" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E254" s="5" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A255" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B255" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="C255" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E255" s="5" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A256" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B256" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="C256" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="D256" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E256" s="5" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A257" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B257" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="C257" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="D257" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E257" s="5" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A258" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B258" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="C258" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="D258" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E258" s="5" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A259" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B259" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="C259" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="D259" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E259" s="5" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A260" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B260" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="C260" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="D260" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E260" s="5" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A261" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B261" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="C261" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="D261" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E261" s="5" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A262" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B262" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="C262" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="D262" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A263" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B263" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="C263" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="D263" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E263" s="5" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A264" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B264" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="C264" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="D264" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E264" s="5" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A265" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B265" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="C265" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="D265" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E265" s="5" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A266" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B266" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="C266" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="D266" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E266" s="5" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A267" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B267" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="C267" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="D267" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E267" s="5" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A268" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B268" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="C268" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="D268" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E268" s="5" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A269" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B269" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="C269" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="D269" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E269" s="5" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A270" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B270" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="C270" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="D270" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E270" s="5" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A271" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B271" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="C271" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="D271" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E271" s="5" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A272" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B272" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="C272" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="D272" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E272" s="5" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A273" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B273" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="C273" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="D273" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E273" s="5" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A274" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B274" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="C274" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="D274" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E274" s="5" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A275" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B275" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="C275" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="D275" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E275" s="5" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A276" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B276" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="C276" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="D276" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E276" s="5" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A277" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B277" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="C277" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="D277" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E277" s="5" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A278" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B278" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="C278" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="D278" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E278" s="5" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A279" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B279" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="C279" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="D279" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E279" s="5" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A280" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B280" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="C280" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="D280" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E280" s="5" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A281" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B281" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="C281" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="D281" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E281" s="5" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A282" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B282" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="C282" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="D282" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E282" s="5" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A283" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B283" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="C283" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="D283" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E283" s="5" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A284" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B284" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="C284" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="D284" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E284" s="5" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A285" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B285" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="C285" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="D285" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E285" s="5" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A286" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B286" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="C286" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="D286" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E286" s="5" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A287" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B287" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="C287" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="D287" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E287" s="5" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A288" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B288" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="C288" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="D288" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E288" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A289" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B289" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="C289" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="D289" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E289" s="5" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A290" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B290" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="C290" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="D290" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E290" s="5" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A291" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B291" s="5" t="s">
         <v>948</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="C291" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="D291" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E291" s="5" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A292" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B292" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="C292" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="D292" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E292" s="5" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A293" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B293" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="C293" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="D293" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E293" s="5" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A294" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B294" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="C294" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="D294" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E294" s="5" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A295" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B295" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="C295" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="D295" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E295" s="5" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A296" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B296" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="C296" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="D296" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E296" s="5" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A297" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B297" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="C297" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="D297" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E297" s="5" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A298" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B298" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="C298" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="D298" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E298" s="5" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A299" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B299" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="C299" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="D299" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E299" s="5" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A300" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B300" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="C300" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="D300" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E300" s="5" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A301" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B301" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="C301" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="D301" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E301" s="5" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A302" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B302" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="C302" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E302" s="5" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A303" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B303" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="C303" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="D303" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E303" s="5" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A304" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B304" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="C304" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="D304" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E304" s="5" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A305" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B305" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="C305" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="D305" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E305" s="5" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A306" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B306" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="C306" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="D306" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E306" s="5" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A307" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B307" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="C307" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="D307" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E307" s="5" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A308" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B308" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="C308" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D308" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E308" s="5" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A309" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B309" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C309" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D309" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E309" s="5" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A310" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B310" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C310" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D310" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E310" s="5" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A311" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B311" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C311" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D311" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E311" s="5" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A312" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B312" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C312" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D312" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E312" s="5" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A313" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B313" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C313" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D313" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E313" s="5" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A314" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B314" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C314" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D314" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E314" s="5" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A315" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B315" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C315" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D315" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E315" s="5" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A316" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B316" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C316" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D316" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E316" s="5" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A317" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B317" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C317" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D317" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E317" s="5" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A318" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B318" s="5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C318" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D318" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E318" s="5" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A319" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B319" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C319" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D319" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E319" s="5" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A320" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B320" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C320" s="5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D320" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E320" s="5" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A321" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B321" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C321" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D321" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E321" s="5" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A322" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B322" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C322" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D322" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E322" s="5" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A323" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B323" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C323" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D323" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A324" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B324" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C324" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D324" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E324" s="5" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A325" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B325" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C325" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D325" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E325" s="5" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A326" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B326" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C326" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D326" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E326" s="5" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A327" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B327" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C327" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D327" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E327" s="5" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A328" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B328" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C328" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D328" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E328" s="5" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A329" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B329" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C329" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D329" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E329" s="5" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A330" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B330" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C330" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D330" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E330" s="5" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A331" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B331" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C331" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D331" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E331" s="5" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A332" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B332" s="5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C332" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D332" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E332" s="5" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A333" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B333" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C333" s="5" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D333" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E333" s="5" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A334" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B334" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C334" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D334" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E334" s="5" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A335" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B335" s="5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C335" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D335" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E335" s="5" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A336" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B336" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C336" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D336" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E336" s="5" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A337" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B337" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C337" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D337" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E337" s="5" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A338" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B338" s="5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C338" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D338" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E338" s="5" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A339" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B339" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C339" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D339" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E339" s="5" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A340" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B340" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C340" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D340" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E340" s="5" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A341" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B341" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C341" s="5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D341" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E341" s="5" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A342" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B342" s="5" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C342" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D342" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E342" s="5" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A343" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B343" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C343" s="5" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D343" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E343" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A344" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B344" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C344" s="5" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D344" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E344" s="5" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A345" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B345" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C345" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D345" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E345" s="5" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A346" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B346" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C346" s="5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D346" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E346" s="5" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A347" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B347" s="5" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C347" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D347" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E347" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A348" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B348" s="5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C348" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D348" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E348" s="5" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A349" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B349" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C349" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D349" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E349" s="5" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A350" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B350" s="5" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C350" s="5" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D350" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E350" s="5" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A351" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B351" s="5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C351" s="5" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D351" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E351" s="5" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A352" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B352" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C352" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D352" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E352" s="5" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A353" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B353" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C353" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D353" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E353" s="5" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A354" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B354" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C354" s="5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D354" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E354" s="5" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A355" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B355" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C355" s="5" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D355" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E355" s="5" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A356" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B356" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C356" s="5" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D356" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E356" s="5" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A357" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B357" s="5" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C357" s="5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D357" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E357" s="5" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A358" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B358" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C358" s="5" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D358" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E358" s="5" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A359" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B359" s="5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C359" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D359" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E359" s="5" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A360" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B360" s="5" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C360" s="5" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D360" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E360" s="5" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A361" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B361" s="5" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C361" s="5" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D361" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E361" s="5" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A362" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B362" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C362" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D362" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E362" s="5" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A363" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B363" s="5" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C363" s="5" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D363" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E363" s="5" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A364" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B364" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C364" s="5" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D364" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E364" s="5" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A365" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B365" s="5" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C365" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D365" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E365" s="5" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A366" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B366" s="5" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C366" s="5" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D366" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E366" s="5" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A367" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B367" s="5" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C367" s="5" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D367" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E367" s="5" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A368" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B368" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C368" s="5" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D368" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E368" s="5" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A369" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B369" s="5" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C369" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D369" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E369" s="5" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A370" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B370" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C370" s="5" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D370" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E370" s="5" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A371" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B371" s="5" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C371" s="5" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D371" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E371" s="5" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A372" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B372" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C372" s="5" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D372" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E372" s="5" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A373" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B373" s="5" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C373" s="5" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D373" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E373" s="5" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A374" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B374" s="5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C374" s="5" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D374" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E374" s="5" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A375" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B375" s="5" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C375" s="5" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D375" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E375" s="5" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A376" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B376" s="5" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C376" s="5" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D376" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E376" s="5" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A377" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B377" s="5" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C377" s="5" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D377" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E377" s="5" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A378" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B378" s="5" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C378" s="5" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D378" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E378" s="5" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A379" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B379" s="5" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C379" s="5" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D379" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E379" s="5" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A380" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B380" s="5" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C380" s="5" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D380" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E380" s="5" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A381" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B381" s="5" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C381" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D381" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E381" s="5" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A382" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B382" s="5" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C382" s="5" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D382" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E382" s="5" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A383" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B383" s="5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C383" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D383" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E383" s="5" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A384" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B384" s="5" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C384" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D384" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E384" s="5" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A385" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B385" s="5" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C385" s="5" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D385" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E385" s="5" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A386" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B386" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C386" s="5" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D386" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E386" s="5" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A387" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B387" s="5" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C387" s="5" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D387" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E387" s="5" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A388" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B388" s="5" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C388" s="5" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D388" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E388" s="5" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A389" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B389" s="5" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C389" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D389" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E389" s="5" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A390" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B390" s="5" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C390" s="5" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D390" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E390" s="5" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A391" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B391" s="5" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C391" s="5" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D391" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E391" s="5" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A392" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B392" s="5" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C392" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D392" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E392" s="5" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A393" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B393" s="5" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C393" s="5" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D393" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E393" s="5" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A394" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B394" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C394" s="5" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D394" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E394" s="5" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A395" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B395" s="5" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C395" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D395" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E395" s="5" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A396" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B396" s="5" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C396" s="5" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D396" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E396" s="5" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A397" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B397" s="5" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C397" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D397" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E397" s="5" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A398" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B398" s="5" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C398" s="5" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D398" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E398" s="5" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A399" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B399" s="5" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C399" s="5" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D399" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E399" s="5" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A400" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B400" s="5" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C400" s="5" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D400" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E400" s="5" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A401" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B401" s="5" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C401" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D401" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E401" s="5" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A402" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B402" s="5" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C402" s="5" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D402" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E402" s="5" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A403" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B403" s="5" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C403" s="5" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D403" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E403" s="5" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A404" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B404" s="5" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C404" s="5" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D404" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E404" s="5" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A405" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B405" s="5" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C405" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D405" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E405" s="5" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A406" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B406" s="5" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C406" s="5" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D406" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E406" s="5" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A407" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B407" s="5" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C407" s="5" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D407" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E407" s="5" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A408" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B408" s="5" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C408" s="5" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D408" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E408" s="5" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A409" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B409" s="5" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C409" s="5" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D409" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E409" s="5" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A410" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B410" s="5" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C410" s="5" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D410" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E410" s="5" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A411" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B411" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C411" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D411" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E411" s="5" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A412" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B412" s="5" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C412" s="5" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D412" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E412" s="5" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A413" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B413" s="5" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C413" s="5" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D413" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E413" s="5" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A414" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B414" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C414" s="5" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D414" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E414" s="5" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A415" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B415" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C415" s="5" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D415" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E415" s="5" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A416" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B416" s="5" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C416" s="5" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D416" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E416" s="5" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A417" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B417" s="5" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C417" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D417" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E417" s="5" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A418" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B418" s="5" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C418" s="5" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D418" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E418" s="5" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A419" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B419" s="5" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C419" s="5" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D419" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E419" s="5" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A420" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B420" s="5" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C420" s="5" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D420" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E420" s="5" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A421" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B421" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C421" s="5" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D421" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E421" s="5" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A422" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B422" s="5" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C422" s="5" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D422" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E422" s="5" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A423" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B423" s="5" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C423" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D423" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E423" s="5" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A424" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B424" s="5" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C424" s="5" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D424" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E424" s="5" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A425" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B425" s="5" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C425" s="5" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D425" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E425" s="5" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A426" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B426" s="5" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C426" s="5" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D426" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E426" s="5" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A427" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B427" s="5" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C427" s="5" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D427" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E427" s="5" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A428" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B428" s="5" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C428" s="5" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D428" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E428" s="5" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A429" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B429" s="5" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C429" s="5" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D429" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E429" s="5" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A430" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B430" s="5" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C430" s="5" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D430" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E430" s="5" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A431" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B431" s="5" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C431" s="5" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D431" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E431" s="5" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A432" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B432" s="5" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C432" s="5" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D432" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E432" s="5" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A433" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B433" s="5" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C433" s="5" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D433" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E433" s="5" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A434" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B434" s="5" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C434" s="5" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D434" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E434" s="5" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A435" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B435" s="5" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C435" s="5" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D435" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E435" s="5" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A436" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B436" s="5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C436" s="5" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D436" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E436" s="5" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A437" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B437" s="5" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C437" s="5" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D437" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E437" s="5" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A438" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B438" s="5" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C438" s="5" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D438" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E438" s="5" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A439" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B439" s="5" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C439" s="5" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D439" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E439" s="5" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A440" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B440" s="5" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C440" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D440" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E440" s="5" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A441" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B441" s="5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C441" s="5" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D441" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E441" s="5" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A442" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B442" s="5" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C442" s="5" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D442" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E442" s="5" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A443" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B443" s="5" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C443" s="5" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D443" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E443" s="5" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A444" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B444" s="5" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C444" s="5" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D444" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E444" s="5" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A445" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B445" s="5" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C445" s="5" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D445" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E445" s="5" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A446" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B446" s="5" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C446" s="5" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D446" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E446" s="5" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A447" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B447" s="5" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C447" s="5" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D447" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E447" s="5" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A448" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B448" s="5" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C448" s="5" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D448" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E448" s="5" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A449" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B449" s="5" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C449" s="5" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D449" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E449" s="5" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="450" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A450" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B450" s="5" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C450" s="5" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D450" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E450" s="5" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="451" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A451" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B451" s="5" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C451" s="5" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D451" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E451" s="5" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="452" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A452" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B452" s="5" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C452" s="5" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D452" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E452" s="5" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A453" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B453" s="5" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C453" s="5" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D453" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E453" s="5" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="454" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A454" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B454" s="5" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C454" s="5" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D454" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E454" s="5" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A455" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B455" s="5" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C455" s="5" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D455" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E455" s="5" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="456" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A456" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B456" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C456" s="5" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D456" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E456" s="5" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="457" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A457" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B457" s="5" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C457" s="5" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D457" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E457" s="5" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="458" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A458" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B458" s="5" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C458" s="5" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D458" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E458" s="5" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="459" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A459" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B459" s="5" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C459" s="5" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D459" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E459" s="5" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="460" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A460" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B460" s="5" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C460" s="5" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D460" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E460" s="5" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A461" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B461" s="5" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C461" s="5" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D461" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E461" s="5" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="462" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A462" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B462" s="5" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C462" s="5" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D462" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E462" s="5" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A463" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B463" s="5" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C463" s="5" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D463" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E463" s="5" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="464" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A464" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B464" s="5" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C464" s="5" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D464" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E464" s="5" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="465" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A465" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B465" s="5" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C465" s="5" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D465" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E465" s="5" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="466" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A466" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B466" s="5" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C466" s="5" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D466" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E466" s="5" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="467" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A467" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B467" s="5" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C467" s="5" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D467" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E467" s="5" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="468" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A468" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B468" s="5" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C468" s="5" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D468" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E468" s="5" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="469" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A469" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B469" s="5" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C469" s="5" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D469" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E469" s="5" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="470" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A470" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B470" s="5" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C470" s="5" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D470" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E470" s="5" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="471" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A471" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B471" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="C471" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="D471" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E471" s="5" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="472" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A472" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B472" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="C472" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="D472" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E472" s="5" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="473" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A473" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B473" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="C473" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="D473" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E473" s="5" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="474" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A474" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B474" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="C474" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="D474" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E474" s="5" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="475" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A475" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B475" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="C475" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="D475" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E475" s="5" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="476" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A476" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B476" s="5" t="s">
         <v>674</v>
       </c>
-      <c r="C5" s="4" t="s">
+      <c r="C476" s="5" t="s">
         <v>675</v>
       </c>
-      <c r="D5" s="4" t="s">
-[...91 lines deleted...]
-      <c r="B12" s="4" t="s">
+      <c r="D476" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E476" s="5" t="s">
         <v>676</v>
       </c>
-      <c r="C12" s="4" t="s">
+    </row>
+    <row r="477" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A477" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B477" s="5" t="s">
         <v>677</v>
       </c>
-      <c r="D12" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B13" s="4" t="s">
+      <c r="C477" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="D477" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E477" s="5" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="478" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A478" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B478" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="C478" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="D478" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E478" s="5" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="479" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A479" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B479" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="C479" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="D479" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E479" s="5" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="480" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A480" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B480" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="C480" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="D480" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E480" s="5" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="481" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A481" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B481" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="C481" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="D481" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E481" s="5" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="482" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A482" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B482" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="C482" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="D482" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E482" s="5" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="483" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A483" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B483" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="C483" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="D483" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E483" s="5" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="484" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A484" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B484" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="C484" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="D484" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E484" s="5" t="s">
         <v>828</v>
       </c>
-      <c r="C13" s="4" t="s">
+    </row>
+    <row r="485" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A485" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B485" s="5" t="s">
         <v>829</v>
       </c>
-      <c r="D13" s="4" t="s">
-[...455 lines deleted...]
-      <c r="B46" s="4" t="s">
+      <c r="C485" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="D485" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E485" s="5" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="486" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A486" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B486" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="C486" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="D486" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E486" s="5" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A487" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B487" s="5" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C487" s="5" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D487" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="E487" s="5" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="488" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A488" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B488" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="C488" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="D488" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E488" s="5" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="489" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A489" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B489" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="C489" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="D489" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E489" s="5" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="490" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A490" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B490" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="C490" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="D490" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E490" s="5" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="491" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A491" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B491" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="C491" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="D491" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E491" s="5" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="492" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A492" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B492" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="C492" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="D492" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E492" s="5" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="493" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A493" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B493" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="C493" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="D493" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E493" s="5" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="494" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A494" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B494" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="C494" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="D494" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E494" s="5" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="495" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A495" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B495" s="5" t="s">
         <v>864</v>
       </c>
-      <c r="C46" s="4" t="s">
+      <c r="C495" s="5" t="s">
         <v>865</v>
       </c>
-      <c r="D46" s="4" t="s">
-[...1085 lines deleted...]
-      <c r="B124" s="4" t="s">
+      <c r="D495" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E495" s="5" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="496" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A496" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B496" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="C496" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="D496" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E496" s="5" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A497" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B497" s="5" t="s">
         <v>870</v>
       </c>
-      <c r="C124" s="4" t="s">
+      <c r="C497" s="5" t="s">
         <v>871</v>
       </c>
-      <c r="D124" s="4" t="s">
-[...1379 lines deleted...]
-      <c r="B223" s="4" t="s">
+      <c r="D497" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="C223" s="4" t="s">
-[...514 lines deleted...]
-      <c r="B260" s="4" t="s">
+      <c r="E497" s="5" t="s">
         <v>872</v>
       </c>
-      <c r="C260" s="4" t="s">
-[...1284 lines deleted...]
-      <c r="B352" s="4" t="s">
+    </row>
+    <row r="498" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A498" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B498" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="C498" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="D498" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E498" s="5" t="s">
         <v>886</v>
       </c>
-      <c r="C352" s="4" t="s">
+    </row>
+    <row r="499" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A499" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B499" s="5" t="s">
         <v>887</v>
       </c>
-      <c r="D352" s="4" t="s">
-[...1561 lines deleted...]
-      <c r="B464" s="4" t="s">
+      <c r="C499" s="5" t="s">
         <v>888</v>
       </c>
-      <c r="C464" s="4" t="s">
+      <c r="D499" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E499" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="D464" s="4" t="s">
-[...140 lines deleted...]
-        <v>231</v>
+    </row>
+    <row r="500" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A500" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B500" s="5" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C500" s="5" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D500" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E500" s="5" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="501" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A501" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B501" s="5" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C501" s="5" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D501" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E501" s="5" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="502" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A502" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B502" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C502" s="5" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D502" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E502" s="5" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A503" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B503" s="5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C503" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D503" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E503" s="5" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="504" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A504" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B504" s="5" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C504" s="5" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D504" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E504" s="5" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="505" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A505" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B505" s="5" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C505" s="5" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D505" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E505" s="5" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="506" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A506" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B506" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C506" s="5" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D506" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="E506" s="5" t="s">
+        <v>1334</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:D477">
-    <sortCondition ref="D4:D477"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:E506">
+    <sortCondition ref="D4:D506"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Remo Home Screen 01202026</vt:lpstr>
+      <vt:lpstr>REMO PRODUCTS 07272026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ann Sass</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>