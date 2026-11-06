--- v0 (2026-05-18)
+++ v1 (2026-11-06)
@@ -1,84 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25726"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C506AABC-D53E-4A85-98C6-30DA02F33031}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{55142187-63D7-474D-89C0-8819EFAB25EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Keller Shells" sheetId="1" r:id="rId1"/>
+    <sheet name="Keller 07232026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="133">
   <si>
     <t>Mfg</t>
   </si>
   <si>
+    <t>Keller</t>
+  </si>
+  <si>
+    <t>KE08X10P8</t>
+  </si>
+  <si>
+    <t>Keller 08x10 Trad Maple 8 Ply</t>
+  </si>
+  <si>
     <t>Wooden Hoops/Shells</t>
   </si>
   <si>
-    <t>Keller</t>
-[...7 lines deleted...]
-  <si>
     <t>KE10X12P8</t>
   </si>
   <si>
     <t>Keller 10x12 Trad Maple 8 Ply</t>
   </si>
   <si>
     <t>KE11X13P8</t>
   </si>
   <si>
     <t>Keller 11x13 Trad Maple 8 Ply</t>
   </si>
   <si>
     <t>KE14X06P8</t>
   </si>
   <si>
     <t>Keller 14x06 8 Ply Trad Maple</t>
   </si>
   <si>
     <t>KE14X14P8</t>
   </si>
   <si>
     <t>Keller 14x14 Trad Maple 8 Ply</t>
   </si>
   <si>
     <t>KE14X26P8</t>
@@ -161,86 +160,98 @@
   <si>
     <t>KE18X08P8</t>
   </si>
   <si>
     <t>Keller 18x08 Trad Maple 8 Ply Shell</t>
   </si>
   <si>
     <t>KE18X10P6</t>
   </si>
   <si>
     <t>Keller 18x10 Trad Maple 6 Ply</t>
   </si>
   <si>
     <t>KE18X10P8</t>
   </si>
   <si>
     <t>Keller 18x10 Trad Maple 8 Ply Shell</t>
   </si>
   <si>
     <t>KE18X13P6</t>
   </si>
   <si>
     <t>Keller 18x13 Trad Maple 6 Ply</t>
   </si>
   <si>
+    <t>KE18X13P8</t>
+  </si>
+  <si>
+    <t>Keller 18x13 Trad Maple 8 Ply</t>
+  </si>
+  <si>
     <t>KE18X16P6</t>
   </si>
   <si>
     <t>Keller 18X16 TRAD MAPLE 6 PLY SHELL</t>
   </si>
   <si>
     <t>KE18X18P6</t>
   </si>
   <si>
     <t>Keller 18x18 Trad Maple 6 Ply Shell</t>
   </si>
   <si>
     <t>KE18X18P8</t>
   </si>
   <si>
     <t>Keller 18x18 Trad Maple 8 Ply Shell</t>
   </si>
   <si>
     <t>KE18X20P8</t>
   </si>
   <si>
     <t>Keller 18x20 Trad Maple 8 Ply</t>
   </si>
   <si>
     <t>KE18X22P8</t>
   </si>
   <si>
     <t>Keller 18x22 Trad Maple 8 Ply</t>
   </si>
   <si>
     <t>KE18X24P8</t>
   </si>
   <si>
     <t>Keller 18x24 Trad Maple 8 Ply</t>
   </si>
   <si>
+    <t>KE18X26P8</t>
+  </si>
+  <si>
+    <t>Keller Maple Drum 8 ply 18x26</t>
+  </si>
+  <si>
     <t>KE20WD</t>
   </si>
   <si>
     <t>Keller 20" 12 PLY X 1  3/4 WIDE MAPLE HOOP UNFINISHED</t>
   </si>
   <si>
     <t>KE22WD</t>
   </si>
   <si>
     <t>Keller 22" 12 PLY X 1  3/4 WIDE MAPLE HOOP UNFINISHED</t>
   </si>
   <si>
     <t>KE24WD</t>
   </si>
   <si>
     <t>Keller 24" 12 PLY X 1  3/4 WIDE MAPLE HOOP UNFINISHED</t>
   </si>
   <si>
     <t>KE24X12P6</t>
   </si>
   <si>
     <t>Keller 24x12 Trad Maple 6 Ply</t>
   </si>
   <si>
     <t>KE24X12P8</t>
@@ -263,62 +274,80 @@
   <si>
     <t>KE24X14P6</t>
   </si>
   <si>
     <t>Keller 24x14 Trad Maple 6 Ply</t>
   </si>
   <si>
     <t>KE24X14P8</t>
   </si>
   <si>
     <t>Keller 24x14 Trad Maple 8 Ply</t>
   </si>
   <si>
     <t>KE24X16P6</t>
   </si>
   <si>
     <t>Keller 24x16 Trad Maple 6 Ply</t>
   </si>
   <si>
     <t>KE24X16P8</t>
   </si>
   <si>
     <t>Keller 24x16 Trad Maple 8 Ply</t>
   </si>
   <si>
+    <t>KE24X18P12HOOP</t>
+  </si>
+  <si>
+    <t>Keller 18" Dia 12 Ply Hoop/Tube, 24" Tall</t>
+  </si>
+  <si>
     <t>KE24X18P8</t>
   </si>
   <si>
     <t>Keller 24x18 Ply 8</t>
   </si>
   <si>
+    <t>KE24X20P12HOOP</t>
+  </si>
+  <si>
+    <t>Keller 20" Dia 12 Ply Hoop/Tube, 24" Tall</t>
+  </si>
+  <si>
     <t>KE24X20P8</t>
   </si>
   <si>
     <t>Keller 24X20 TRAD MAple 8 ply</t>
   </si>
   <si>
+    <t>KE24X22P12HOOP</t>
+  </si>
+  <si>
+    <t>Keller 22" Dia 12 Ply Hoop/Tube, 24" Tall</t>
+  </si>
+  <si>
     <t>KE24X22P8</t>
   </si>
   <si>
     <t>Keller 22" 24X22 TRAD MAple 8 ply</t>
   </si>
   <si>
     <t>KE24X24P8</t>
   </si>
   <si>
     <t>Keller 24X24 TRAD MAple 8 ply</t>
   </si>
   <si>
     <t>KE24X26P8</t>
   </si>
   <si>
     <t>Keller 24X26 TRAD MAple 8 ply</t>
   </si>
   <si>
     <t>KE26WD</t>
   </si>
   <si>
     <t>Keller 26" 12 PLY X 1  3/4 WIDE MAPLE HOOP UNFINISHED</t>
   </si>
   <si>
     <t>KE28WD</t>
@@ -377,196 +406,217 @@
   <si>
     <t>KEMV16X24P6</t>
   </si>
   <si>
     <t>Keller 16x24 VSS Mahog Vintage 6 Ply</t>
   </si>
   <si>
     <t>KEMV18X18P6</t>
   </si>
   <si>
     <t>Keller 18x18 VSS Mahog Vintage 6 Ply</t>
   </si>
   <si>
     <t>KEMV24X12P6</t>
   </si>
   <si>
     <t>Keller 24x12 VSS Mahog Vintage 6 Ply</t>
   </si>
   <si>
     <t>KEMV24X14P6</t>
   </si>
   <si>
     <t>Keller 24x14 VSS Mahog Vintage 6 Ply</t>
   </si>
   <si>
-    <t>Keller Shells</t>
-[...1 lines deleted...]
-  <si>
     <t>Model#</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keller Hoops and Shells </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
+      <i/>
+      <sz val="11"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="28"/>
+      <i/>
+      <sz val="36"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-      <name val="Calibri"/>
+      <i/>
+      <sz val="16"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -574,51 +624,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -685,65 +735,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -764,2343 +814,1028 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D294"/>
+  <dimension ref="A1:D66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16" bestFit="1" customWidth="1" collapsed="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="31.42578125" customWidth="1" collapsed="1"/>
+    <col min="1" max="1" width="15.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="23.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="99.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="32.85546875" style="2" customWidth="1"/>
+    <col min="5" max="16384" width="8.42578125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="36" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:4" ht="46.5" x14ac:dyDescent="0.7">
       <c r="A1" s="1">
-        <v>44901</v>
-[...1 lines deleted...]
-      <c r="C1" s="2" t="s">
+        <v>46226</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="21" x14ac:dyDescent="0.35">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A47" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A51" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A53" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A59" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B62" s="5" t="s">
         <v>119</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="C62" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="D62" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A63" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B63" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="C63" s="5" t="s">
         <v>122</v>
       </c>
-    </row>
-[...2208 lines deleted...]
-      <c r="D294" s="4"/>
+      <c r="D63" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A65" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A66" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>4</v>
+      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:D61">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Keller Shells</vt:lpstr>
+      <vt:lpstr>Keller 07232026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NPOI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">
     <vt:lpwstr>NPOI</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Generator Version">
-    <vt:lpwstr>2.5.5</vt:lpwstr>
+    <vt:lpwstr>2.8.0</vt:lpwstr>
   </property>
 </Properties>
 </file>